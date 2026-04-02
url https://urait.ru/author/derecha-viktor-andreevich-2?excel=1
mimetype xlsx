--- v1 (2026-02-11)
+++ v2 (2026-04-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
-    <t>12.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -172,51 +172,51 @@
   <si>
     <t>26.12.2024</t>
   </si>
   <si>
     <t>НАРКОЛОГИЯ. ЛИЧНОСТНЫЕ ОСНОВЫ НАРКОЛОГИЧЕСКОЙ ПРОФИЛАКТИКИ И РЕАБИЛИТАЦИИ. Учебное пособие для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>978-5-534-21362-1</t>
   </si>
   <si>
     <t>22.04.2020</t>
   </si>
   <si>
     <t>ПСИХОГЕННЫЕ ПЕРЕЖИВАНИЯ И РАССТРОЙСТВА. Учебник для вузов</t>
   </si>
   <si>
     <t>Дереча В. А., Дереча Г. И.</t>
   </si>
   <si>
-    <t>Психодиагностика. Психоанализ. Психотерапия</t>
+    <t>Психодиагностика. Психоанализ.</t>
   </si>
   <si>
     <t>Излагаются особенности переживаний при стрессах, конфликтах, кризисных и чрезвычайных обстоятельствах, утратах и реакциях горя. Систематизированы сложные жизненные ситуации и связанные с ними психические расстройства. Анализируется душевное состояние у страдающих от психических травм, описаны основные типы психогенных нарушений и даются рекомендации по оказанию психологической помощи и самопомощи. Соответствует актуальным требованиям Федерального образовательного стандарта высшего образования. Курс полезен всем, но особенно — учащейся молодежи и специалистам, оказывающим психологическую, психотерапевтическую, социологическую, юридическую, педагогическую помощь, и врачам первичного звена здравоохранения, а также родителям и руководителям.</t>
   </si>
   <si>
     <t>978-5-534-13275-5</t>
   </si>
   <si>
     <t>56.145.7я73</t>
   </si>
   <si>
     <t>17.10.2020</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЧЕСКАЯ СТРУКТУРА МАТЕРИНСКОГО ОТНОШЕНИЯ К ДЕТЯМ. Монография</t>
   </si>
   <si>
     <t>Краснощекова И. В., Дереча В. А., Ковшова О. С. ; Под ред. Деречи В.А.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Актуальные монографии</t>
   </si>
@@ -244,51 +244,51 @@
   <si>
     <t>Дереча В. А.</t>
   </si>
   <si>
     <t>Медицина и фармакология</t>
   </si>
   <si>
     <t>Клиническая и медицинская психология. Патопсихология. Психиатрия</t>
   </si>
   <si>
     <t>Острота проблемы личностной зависимости (аддикции) становится ощутимой все большим числом людей, достигая национальных масштабов. Неуклонно растет как число видов аддикций, так и тяжесть их последствий, что требует повышения аддиктологической грамотности всего населения, но более всего тех специалистов, кто работает с детьми и молодежью. Внимание читателя акцентируется на важности изучения личностно-психологических основ зависимостей, психопатологии аддиктивных состояний, клинических характеристик всех видов психоактивных веществ в соответствии с современными международными подходами. Наряду с этим приводится описание нехимических зависимостей личности, в частности азартных и игровых аддикций. Впервые вводится понятие невротических зависимостей, приводятся их описания, включая проявления у детей. Содержательная сторона курса ориентирует на организацию подходов к профилактике зависимостей, а также к организации оказания квалифицированной лечебной помощи аддиктам и их реабилитации. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Содержание курса доступно пониманию каждого человека, в частности родителей. Курс предназначен всем, кто получает высшее образование, а также педагогам, воспитателям, врачам, психологам, работникам культуры, правоохранительных органов, средств массовой информации.</t>
   </si>
   <si>
     <t>978-5-534-16762-7</t>
   </si>
   <si>
     <t>88я73</t>
   </si>
   <si>
     <t>30.06.2020</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ, ПАТОПСИХОЛОГИЯ И ПСИХОПАТОЛОГИЯ ЛИЧНОСТИ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Психология личности</t>
+    <t>Психология личности и семейная психология</t>
   </si>
   <si>
     <t>Три названных аспекта личности впервые рассматриваются в единстве друг с другом. Их неразрывность является предметом внимания при любых психологических и патопсихологических исследованиях. В курсе данный подход положен в основу анализа теоретических и практических аспектов личностной нормы и патологии. По каждому направлению изучения функциональной структуры личностных элементов, свойств, состояний и поведения приводятся соответствующие характеристики и примерные комплексы психодиагностических методик. Материал важен как для высшего образования, так и для целей последипломного усовершенствования или самосовершенствования. Соответствует актуальным требованиям Федерального образовательного стандарта высшего образования. Предназначено студентам и специалистам в сферах психологии, педагогики, социологии, психиатрии, психотерапии, наркологии, юриспруденции, а также руководителям и специалистам по кадрам.</t>
   </si>
   <si>
     <t>978-5-534-13742-2</t>
   </si>
   <si>
     <t>56.14я73</t>
   </si>
   <si>
     <t>30.07.2019</t>
   </si>
   <si>
     <t>ПСИХОПАТОЛОГИЯ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Каждый хочет быть успешным и счастливым. Для этого требуется здоровье не только физическое, но и душевное. Люди знают, насколько важно ориентироваться в критериях психической нормы и патологии. Данные вопросы изучает специфически человеческая наука психопатология. Особенностью предлагаемого курса является то, что в нем психопатологический анализ излагается не только в традиционном плане, но и с позиций теории функциональных систем. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. В таком аспекте знания по психопатологии важны не только для специалистов (психиатров, наркологов, психотерапевтов, психологов, педагогов, социологов, юристов), но и для любого человека, желающего ориентироваться в психопатологии повседневной жизни.</t>
   </si>
   <si>
     <t>978-5-534-18499-0</t>
   </si>
   <si>
     <t>28.11.2024</t>
   </si>