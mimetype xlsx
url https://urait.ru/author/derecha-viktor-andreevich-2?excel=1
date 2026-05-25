--- v2 (2026-04-02)
+++ v3 (2026-05-25)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
-    <t>03.04.2026</t>
+    <t>25.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,222 +133,222 @@
   <si>
     <t>26.02.2021</t>
   </si>
   <si>
     <t>ЛИЧНОСТНЫЕ ОСНОВЫ НАРКОЛОГИЧЕСКОЙ ПРОФИЛАКТИКИ И РЕАБИЛИТАЦИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Дереча В. А., Карпец В. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Специальная педагогика и психология. Дефектология. Логопедия</t>
   </si>
   <si>
-    <t>Профилактика и реабилитация в наркологии — это два параллельных процесса. Они вместе модулируют клинические параметры заболевания и выздоровления, а также позитивные изменения личности как наркологических больных, так и лиц, склонных к аддиктонаправленному отклоняющемуся поведению. В предлагаемом курсе рекомендуется более широкое использование психологических средств и психотерапевтических подходов в решении профилактических и реабилитационных задач в наркологии. Курс является одновременно и практическим руководством. Соответствует актуальным требованиям Федерального образовательного стандарта высшего образования. Издание адресовано студентам и специалистам в сфере педагогики, психологии, социологии, медицины, сотрудникам правоохранительных органов и представителям любых других ведомств.</t>
+    <t>Профилактика и реабилитация в наркологии — это два параллельных процесса. Они вместе модулируют клинические параметры заболевания и выздоровления, а также позитивные изменения личности как наркологических больных, так и лиц, склонных к аддиктонаправленному отклоняющемуся поведению. В предлагаемом курсе рекомендуется более широкое использование психологических средств и психотерапевтических подходов в решении профилактических и реабилитационных задач в наркологии. Курс является одновременно и практическим руководством.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-13685-2</t>
   </si>
   <si>
     <t>56.145.12-5-8я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>26.12.2024</t>
   </si>
   <si>
     <t>НАРКОЛОГИЯ. ЛИЧНОСТНЫЕ ОСНОВЫ НАРКОЛОГИЧЕСКОЙ ПРОФИЛАКТИКИ И РЕАБИЛИТАЦИИ. Учебное пособие для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>978-5-534-21362-1</t>
   </si>
   <si>
     <t>22.04.2020</t>
   </si>
   <si>
     <t>ПСИХОГЕННЫЕ ПЕРЕЖИВАНИЯ И РАССТРОЙСТВА. Учебник для вузов</t>
   </si>
   <si>
     <t>Дереча В. А., Дереча Г. И.</t>
   </si>
   <si>
     <t>Психодиагностика. Психоанализ.</t>
   </si>
   <si>
-    <t>Излагаются особенности переживаний при стрессах, конфликтах, кризисных и чрезвычайных обстоятельствах, утратах и реакциях горя. Систематизированы сложные жизненные ситуации и связанные с ними психические расстройства. Анализируется душевное состояние у страдающих от психических травм, описаны основные типы психогенных нарушений и даются рекомендации по оказанию психологической помощи и самопомощи. Соответствует актуальным требованиям Федерального образовательного стандарта высшего образования. Курс полезен всем, но особенно — учащейся молодежи и специалистам, оказывающим психологическую, психотерапевтическую, социологическую, юридическую, педагогическую помощь, и врачам первичного звена здравоохранения, а также родителям и руководителям.</t>
+    <t>Излагаются особенности переживаний при стрессах, конфликтах, кризисных и чрезвычайных обстоятельствах, утратах и реакциях горя. Систематизированы сложные жизненные ситуации и связанные с ними психические расстройства. Анализируется душевное состояние у страдающих от психических травм, описаны основные типы психогенных нарушений и даются рекомендации по оказанию психологической помощи и самопомощи. Соответствует актуальным требованиям Федерального образовательного стандарта высшего образования. Книга полезна всем, но особенно — учащейся молодежи и специалистам, оказывающим психологическую, психотерапевтическую, социологическую, юридическую, педагогическую помощь, и врачам первичного звена здравоохранения, а также родителям и руководителям.</t>
   </si>
   <si>
     <t>978-5-534-13275-5</t>
   </si>
   <si>
     <t>56.145.7я73</t>
   </si>
   <si>
     <t>17.10.2020</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЧЕСКАЯ СТРУКТУРА МАТЕРИНСКОГО ОТНОШЕНИЯ К ДЕТЯМ. Монография</t>
   </si>
   <si>
     <t>Краснощекова И. В., Дереча В. А., Ковшова О. С. ; Под ред. Деречи В.А.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Актуальные монографии</t>
   </si>
   <si>
     <t>Психология развития и возрастная психология</t>
   </si>
   <si>
-    <t>Понимание феноменов материнского и родительского отношений, столь важных для счастья семьи, требует все более сложных и тонких исследований. В монографии представлена корреляционная и факторная структура собственно материнского отношения на примере воспитания больных детей. Впервые личностно-экзистенциальные состояния матерей рассматриваются по 44 психологическим показателям с гистограммами разброса их значений на личностные факторы. Приводятся профили адаптивного, защитного, совладающего и индивидуально-характерологического функционирования матерей. Описаны практически значимые корреляционные плеяды свойств изученных женщин. Установлено, что ведущими факторами их личностей из пяти выведенных являются сочетания «стиля отношения» и «стратегии совладающего поведения». Предлагаются практические подходы к коррекции состояния личностей матерей, воспитывающих больных детей. Установленные закономерности способствуют индивидуализации взаимодействия матерей как со своими детьми, так и со специалистами. Монография представляет собой курс «Психологическая структура материнского отношения» по дисциплине «Психология материнства». Монография рекомендуется учащейся молодежи, психологам, врачам, педагогам, социальным работникам, а также супругам, воспитывающим детей.</t>
+    <t>Понимание феноменов материнского и родительского отношений, столь важных для счастья семьи, требует все более сложных и тонких исследований. В монографии представлена корреляционная и факторная структура собственно материнского отношения на примере воспитания больных детей. Впервые личностно-экзистенциальные состояния матерей рассматриваются по 44 психологическим показателям с гистограммами разброса их значений на личностные факторы. Приводятся профили адаптивного, защитного, совладающего и индивидуально-характерологического функционирования матерей. Описаны практически значимые корреляционные плеяды свойств изученных женщин. Установлено, что ведущими факторами их личностей из пяти выведенных являются сочетания «стиля отношения» и «стратегии совладающего поведения».</t>
   </si>
   <si>
     <t>978-5-534-14012-5</t>
   </si>
   <si>
     <t>88.37:88.5</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>10.08.2023</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ЗАВИСИМОСТЕЙ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Дереча В. А.</t>
   </si>
   <si>
     <t>Медицина и фармакология</t>
   </si>
   <si>
     <t>Клиническая и медицинская психология. Патопсихология. Психиатрия</t>
   </si>
   <si>
-    <t>Острота проблемы личностной зависимости (аддикции) становится ощутимой все большим числом людей, достигая национальных масштабов. Неуклонно растет как число видов аддикций, так и тяжесть их последствий, что требует повышения аддиктологической грамотности всего населения, но более всего тех специалистов, кто работает с детьми и молодежью. Внимание читателя акцентируется на важности изучения личностно-психологических основ зависимостей, психопатологии аддиктивных состояний, клинических характеристик всех видов психоактивных веществ в соответствии с современными международными подходами. Наряду с этим приводится описание нехимических зависимостей личности, в частности азартных и игровых аддикций. Впервые вводится понятие невротических зависимостей, приводятся их описания, включая проявления у детей. Содержательная сторона курса ориентирует на организацию подходов к профилактике зависимостей, а также к организации оказания квалифицированной лечебной помощи аддиктам и их реабилитации. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Содержание курса доступно пониманию каждого человека, в частности родителей. Курс предназначен всем, кто получает высшее образование, а также педагогам, воспитателям, врачам, психологам, работникам культуры, правоохранительных органов, средств массовой информации.</t>
+    <t>Острота проблемы личностной зависимости (аддикции) становится ощутимой все большим числом людей, достигая национальных масштабов. Неуклонно растет как число видов аддикций, так и тяжесть их последствий, что требует повышения аддиктологической грамотности всего населения, но более всего тех специалистов, кто работает с детьми и молодежью. Внимание читателя акцентируется на важности изучения личностно-психологических основ зависимостей, психопатологии аддиктивных состояний, клинических характеристик всех видов психоактивных веществ в соответствии с современными международными подходами. Наряду с этим приводится описание нехимических зависимостей личности, в частности азартных и игровых аддикций. Впервые вводится понятие невротических зависимостей, приводятся их описания, включая проявления у детей. Содержательная сторона курса ориентирует на организацию подходов к профилактике зависимостей, а также к организации оказания квалифицированной лечебной помощи аддиктам и их реабилитации.</t>
   </si>
   <si>
     <t>978-5-534-16762-7</t>
   </si>
   <si>
     <t>88я73</t>
   </si>
   <si>
     <t>30.06.2020</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ, ПАТОПСИХОЛОГИЯ И ПСИХОПАТОЛОГИЯ ЛИЧНОСТИ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Психология личности и семейная психология</t>
   </si>
   <si>
-    <t>Три названных аспекта личности впервые рассматриваются в единстве друг с другом. Их неразрывность является предметом внимания при любых психологических и патопсихологических исследованиях. В курсе данный подход положен в основу анализа теоретических и практических аспектов личностной нормы и патологии. По каждому направлению изучения функциональной структуры личностных элементов, свойств, состояний и поведения приводятся соответствующие характеристики и примерные комплексы психодиагностических методик. Материал важен как для высшего образования, так и для целей последипломного усовершенствования или самосовершенствования. Соответствует актуальным требованиям Федерального образовательного стандарта высшего образования. Предназначено студентам и специалистам в сферах психологии, педагогики, социологии, психиатрии, психотерапии, наркологии, юриспруденции, а также руководителям и специалистам по кадрам.</t>
+    <t>Три названных аспекта личности впервые рассматриваются в единстве друг с другом. Их неразрывность является предметом внимания при любых психологических и патопсихологических исследованиях. В учебнике данный подход положен в основу анализа теоретических и практических аспектов личностной нормы и патологии. По каждому направлению изучения функциональной структуры личностных элементов, свойств, состояний и поведения приводятся соответствующие характеристики и примерные комплексы психодиагностических методик. Материал важен как для высшего образования, так и для целей последипломного усовершенствования или самосовершенствования.</t>
   </si>
   <si>
     <t>978-5-534-13742-2</t>
   </si>
   <si>
     <t>56.14я73</t>
   </si>
   <si>
     <t>30.07.2019</t>
   </si>
   <si>
     <t>ПСИХОПАТОЛОГИЯ. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Каждый хочет быть успешным и счастливым. Для этого требуется здоровье не только физическое, но и душевное. Люди знают, насколько важно ориентироваться в критериях психической нормы и патологии. Данные вопросы изучает специфически человеческая наука психопатология. Особенностью предлагаемого курса является то, что в нем психопатологический анализ излагается не только в традиционном плане, но и с позиций теории функциональных систем. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. В таком аспекте знания по психопатологии важны не только для специалистов (психиатров, наркологов, психотерапевтов, психологов, педагогов, социологов, юристов), но и для любого человека, желающего ориентироваться в психопатологии повседневной жизни.</t>
+    <t>Каждый хочет быть успешным и счастливым. Для этого требуется здоровье не только физическое, но и душевное. Люди знают, насколько важно ориентироваться в критериях психической нормы и патологии. Данные вопросы изучает специфически человеческая наука психопатология. Особенностью предлагаемого курса является то, что в нем психопатологический анализ излагается не только в традиционном плане, но и с позиций теории функциональных систем. В таком аспекте знания по психопатологии важны не только для специалистов (психиатров, наркологов, психотерапевтов, психологов, педагогов, социологов, юристов), но и для любого человека, желающего ориентироваться в психопатологии повседневной жизни.</t>
   </si>
   <si>
     <t>978-5-534-18499-0</t>
   </si>
   <si>
     <t>28.11.2024</t>
   </si>
   <si>
     <t>ПСИХОПАТОЛОГИЯ. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Каждый хочет быть успешным и счастливым. Для этого требуется здоровье не только физическое, но и душевное. Люди знают, насколько важно ориентироваться в критериях психической нормы и патологии. Данные вопросы изучает специфически человеческая наука психопатология. Особенностью предлагаемого курса является то, что в нем психопатологический анализ излагается не только в традиционном плане, но и с позиций теории функциональных систем.</t>
   </si>
   <si>
     <t>978-5-534-20893-1</t>
   </si>
   <si>
     <t>17.11.2021</t>
   </si>
   <si>
     <t>ПСИХОТЕРАПЕВТИЧЕСКАЯ ПРОПЕДЕВТИКА. Учебник для вузов</t>
   </si>
   <si>
-    <t>Пропедевтика — это базовый курс обучения, который обеспечивает основательность и высокую квалификацию специалиста. В курсе представлено описание логики психотерапевтического процесса, даются научно-обоснованные определения понятий техник, приемов, методик, методов и направлений психотерапии; излагаются ее теоретические и практические основы; классифицируются психические средства терапии и консультативной помощи применительно к процедурам их использования; выделяются общие лечебные факторы и в сжатой форме раскрывается сущность современных ведущих психотерапевтических методов и направлений. Излагаются требования к обучению врачебных и психологических психотерапевтических кадров. Обязательное прохождение пропедевтического курса обусловливает фундаментальность в подготовке специалистов и способствует ориентированности в безбрежном море психотерапевтических технологий. Изложенный материал важен как для осуществления подготовки по специальным программам, так и для индивидуального самосовершенствования. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс предназначен клиническим ординаторам, обучающимся по специальности «Психотерапия», а также студентам и начинающим совершенствоваться специалистам в сферах психологии, психиатрии, психотерапии, наркологии, неотложной помощи, педагогики, социологии, общеврачебной практики.</t>
+    <t>Пропедевтика — это базовый курс обучения, который обеспечивает основательность и высокую квалификацию специалиста. В курсе представлено описание логики психотерапевтического процесса, даются научно-обоснованные определения понятий техник, приемов, методик, методов и направлений психотерапии; излагаются ее теоретические и практические основы; классифицируются психические средства терапии и консультативной помощи применительно к процедурам их использования; выделяются общие лечебные факторы и в сжатой форме раскрывается сущность современных ведущих психотерапевтических методов и направлений. Излагаются требования к обучению врачебных и психологических психотерапевтических кадров. Курс предназначен клиническим ординаторам, обучающимся по специальности «Психотерапия», а также студентам и начинающим совершенствоваться специалистам в сферах психологии, психиатрии, психотерапии, наркологии, неотложной помощи, педагогики, социологии, общеврачебной практики.</t>
   </si>
   <si>
     <t>978-5-534-14681-3</t>
   </si>
   <si>
     <t>53.57я73</t>
   </si>
   <si>
     <t>28.01.2020</t>
   </si>
   <si>
     <t>РАССТРОЙСТВА ЛИЧНОСТИ И ПОВЕДЕНИЯ У ДЕТЕЙ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Деречи В.А.</t>
   </si>
   <si>
-    <t>Природою и Богом предназначено человеческим детям становиться полноценно функционирующими личностями. Недостаточность знаний об истоках личности у детей, ее биопсихосоциальной истории обусловливает недооценку у них отклоняющегося поведения и расстройств психики. Соответствует актуальным требованиям Федерального образовательного стандарта высшего образования. Курс предназначается студентам и специалистам (психологам, педагогам, врачам, социологам, юристам и др.), а также родителям и каждому, кто хочет глубже понять особенности своего развития как индивидуума и Персоны.</t>
+    <t>Природою и Богом предназначено человеческим детям становиться полноценно функционирующими личностями. Недостаточность знаний об истоках личности у детей, ее биопсихосоциальной истории обусловливает недооценку у них отклоняющегося поведения и расстройств психики. Соответствует актуальным требованиям Федерального образовательного стандарта высшего образования. Учебник предназначается студентам и специалистам (психологам, педагогам, врачам, социологам, юристам и др.), а также родителям и каждому, кто хочет глубже понять особенности своего развития как индивидуума и Персоны.</t>
   </si>
   <si>
     <t>978-5-534-12776-8</t>
   </si>
   <si>
     <t>57.33я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>