--- v3 (2026-05-25)
+++ v4 (2026-07-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
-    <t>25.05.2026</t>
+    <t>12.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>