--- v4 (2026-07-12)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
-    <t>12.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -966,54 +966,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>216</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1229.0</v>
+        <v>1299.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1349.0</v>
+        <v>1429.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -1036,54 +1036,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>216</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1229.0</v>
+        <v>1299.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1349.0</v>
+        <v>1429.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>
@@ -1106,54 +1106,54 @@
       <c r="B7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>195</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1139.0</v>
+        <v>1189.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1249.0</v>
+        <v>1309.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>54</v>
       </c>
@@ -1176,54 +1176,54 @@
       <c r="B8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>141</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="9">
-        <v>489.0</v>
+        <v>519.0</v>
       </c>
       <c r="M8" s="9">
-        <v>539.0</v>
+        <v>569.0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>62</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>63</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
@@ -1244,54 +1244,54 @@
       <c r="B9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>67</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>68</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>217</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1239.0</v>
+        <v>1299.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1359.0</v>
+        <v>1429.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>69</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>70</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>71</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>72</v>
       </c>
@@ -1314,54 +1314,54 @@
       <c r="B10" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>75</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>68</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>251</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>1399.0</v>
+        <v>1469.0</v>
       </c>
       <c r="M10" s="9">
-        <v>1539.0</v>
+        <v>1619.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>76</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>77</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>78</v>
       </c>
@@ -1384,54 +1384,54 @@
       <c r="B11" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>81</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>68</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>274</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>1499.0</v>
+        <v>1579.0</v>
       </c>
       <c r="M11" s="9">
-        <v>1649.0</v>
+        <v>1739.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>69</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>70</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>82</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>83</v>
       </c>
@@ -1454,54 +1454,54 @@
       <c r="B12" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>85</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>68</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>274</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>1499.0</v>
+        <v>1579.0</v>
       </c>
       <c r="M12" s="9">
-        <v>1649.0</v>
+        <v>1739.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>69</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>70</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>86</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>87</v>
       </c>
@@ -1524,54 +1524,54 @@
       <c r="B13" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>68</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>294</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
-        <v>1589.0</v>
+        <v>1669.0</v>
       </c>
       <c r="M13" s="9">
-        <v>1749.0</v>
+        <v>1839.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>52</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>90</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>91</v>
       </c>
@@ -1594,54 +1594,54 @@
       <c r="B14" s="6" t="s">
         <v>93</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
         <v>94</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>95</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>247</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
-        <v>1379.0</v>
+        <v>1449.0</v>
       </c>
       <c r="M14" s="9">
-        <v>1519.0</v>
+        <v>1589.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S14" s="6" t="s">
         <v>96</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
         <v>97</v>
       </c>