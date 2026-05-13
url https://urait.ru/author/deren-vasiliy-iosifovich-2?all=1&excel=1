--- v3 (2026-03-25)
+++ v4 (2026-05-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
-    <t>25.03.2026</t>
+    <t>14.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>