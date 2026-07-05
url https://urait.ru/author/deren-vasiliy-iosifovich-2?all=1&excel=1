--- v4 (2026-05-13)
+++ v5 (2026-07-05)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
-    <t>14.05.2026</t>
+    <t>05.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,96 +133,96 @@
   <si>
     <t>22.11.2022</t>
   </si>
   <si>
     <t>МИРОВАЯ ЭКОНОМИКА И МЕЖДУНАРОДНЫЕ ЭКОНОМИЧЕСКИЕ ОТНОШЕНИЯ 3-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Дерен В. И.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Мировая экономика и внешнеэкономическая деятельность</t>
   </si>
   <si>
-    <t>Данный курс и прилагаемый к нему практикум представляют собой один из вариантов курсов «Мировая экономика», «Мировая экономика и международные экономические отношения», «Мировая экономика и международные отношения» и «Международные отношения». В курсе с учетом новых подходов и требований излагаются основные положения разных экономических теорий мировой экономики и международных отношений, высвечиваются суждения, носящие дискуссионный характер, рассматриваются содержание, структура, закономерности, факторы становления и развития всемирного хозяйства, его глобализации, основные формы мирохозяйственных связей, другие проблемы международных отношений в мировой экономике. Значительное внимание уделяется трактовке основных терминов и понятий, диалектике экономической теории и хозяйственной практики, взаимосвязям и взаимозависимостям внутренних и внешних проблем развития современной экономики, а также внешнеэкономической политике государств. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям бакалавриата и магистратуры, специалистов, а также всех интересующихся.</t>
+    <t>Данный курс и прилагаемый к нему практикум представляют собой один из вариантов курсов «Мировая экономика», «Мировая экономика и международные экономические отношения», «Мировая экономика и международные отношения» и «Международные отношения». В курсе с учетом новых подходов и требований излагаются основные положения разных экономических теорий мировой экономики и международных отношений, высвечиваются суждения, носящие дискуссионный характер, рассматриваются содержание, структура, закономерности, факторы становления и развития всемирного хозяйства, его глобализации, основные формы мирохозяйственных связей, другие проблемы международных отношений в мировой экономике. Значительное внимание уделяется трактовке основных терминов и понятий, диалектике экономической теории и хозяйственной практики, взаимосвязям и взаимозависимостям внутренних и внешних проблем развития современной экономики, а также внешнеэкономической политике государств.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-15468-9</t>
   </si>
   <si>
     <t>65.5я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>24.11.2023</t>
   </si>
   <si>
     <t>ЭКОНОМИКА И МЕЖДУНАРОДНЫЙ БИЗНЕС 4-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Дерен В. И., Дерен А. В., Миркина О. Н.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Экономика: общие работы</t>
   </si>
   <si>
-    <t>Цель данного курса — выявление тенденций взаимодействия экономики, международных отношений и международного бизнеса. Курс состоит из 11 тем и практикума, в которых рассматриваются во взаимосвязи и взаимодействии содержание, структура, функции экономики и международных, прежде всего производственных, отношений на макро- и мегауровнях как основ функционирования международного бизнеса. В курсе также рассматриваются и анализируются роль и значимость международного движения капитала в процессах формирования и развития международного бизнеса, этапы формирования и модификации международного бизнеса в мировой экономической истории, а также особенности его неоднозначной деятельности в современных условиях и другие вопросы. В практической части курса анализируются проблемы экономики России в условиях активизации деятельности международного бизнеса, а также основные формы и пути приспособления российской экономики к этим усложняющимся условиям. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям.</t>
+    <t>Цель данного курса — выявление тенденций взаимодействия экономики, международных отношений и международного бизнеса. Курс состоит из 11 тем и практикума, в которых рассматриваются во взаимосвязи и взаимодействии содержание, структура, функции экономики и международных, прежде всего производственных, отношений на макро- и мегауровнях как основ функционирования международного бизнеса. В курсе также рассматриваются и анализируются роль и значимость международного движения капитала в процессах формирования и развития международного бизнеса, этапы формирования и модификации международного бизнеса в мировой экономической истории, а также особенности его неоднозначной деятельности в современных условиях и другие вопросы. В практической части курса анализируются проблемы экономики России в условиях активизации деятельности международного бизнеса, а также основные формы и пути приспособления российской экономики к этим усложняющимся условиям.</t>
   </si>
   <si>
     <t>978-5-534-16523-4</t>
   </si>
   <si>
     <t>65я73</t>
   </si>
   <si>
     <t>01.11.2023</t>
   </si>
   <si>
     <t>ЭКОНОМИКА: ЭКОНОМИЧЕСКАЯ ТЕОРИЯ И ЭКОНОМИЧЕСКАЯ ПОЛИТИКА 8-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В курсе автор рассматривает вопросы экономической теории: ее сущность, структуру, функции, предмет и метод, затрагивает проблемы современной экономики и ее взаимосвязь с научно-техническим прогрессом. Дается описание таких аспектов экономической системы, как собственность, товарное производство, деньги, рынок, ценообразование, потребительское поведение, капитал, предпринимательство, аграрные отношения и др., подробно рассмариваются основные аспекты экономической политики, такие как национальная экономика, макроэкономическое равновесие, экономический рост, виды циклов и кризисов. Описаны особенности кредитно-денежной и финансовой политики, рынка ценных бумаг и фондовой биржи, государственное регулирование экономики. Дана краткая характеристика мировой экономики, международной торговли, движения капитала и миграции рабочей силы. Представлены современные валютные системы и формы международной экономической интеграции. Каждую тему сопровождают вопросы и задания для самоконтроля. Курс содержит множество формул, графиков и таблиц, которые способствуют эффективному усвоению теории. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших образовательных учреждений, обучающихся по экономическим направлениям, аспирантов, преподавателей и всех интересующихся.</t>
+    <t>В курсе автор рассматривает основные вопросы экономической теории и аспекты экономической политики: сущность, структура, функции, предмет и метод экономической теории, понятия национальной экономики, макроэкономического равновесия, экономического равновесия, виды циклов и кризисов. Описаны особенности кредитно-денежной и финансовой политики, рынка ценных бумаг и фондовой биржи, государственное регулирование экономики. Каждую тему сопровождают вопросы и задания для самоконтроля. Курс содержит множество формул, графиков и таблиц, которые способствуют эффективному усвоению теории. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших образовательных учреждений, обучающихся по экономическим направлениям, аспирантов, преподавателей и всех интересующихся.</t>
   </si>
   <si>
     <t>978-5-534-18277-4</t>
   </si>
   <si>
     <t>65.01я73</t>
   </si>
   <si>
     <t>24.07.2019</t>
   </si>
   <si>
     <t>ЭКОНОМИЧЕСКАЯ ТЕОРИЯ И ЭКОНОМИЧЕСКАЯ ПОЛИТИКА. ПРАКТИКУМ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Экономическая теория, история экономики и история экономических учений</t>
   </si>
   <si>
     <t>Практикум включает все разделы экономической теории и экономической политики, в том числе российскую экономику переходного периода. Содержит тематический план аудиторных и самостоятельных занятий, задачи, другие задания для самостоятельной работы, примерные темы эссе, докладов, рефератов, список рекомендуемой литературы, а также используемые в экономической теории аббревиатуры и математические формулы. Издание содержит методические указания к дискуссии и участию в ней, к подготовке рефератов, критерии оценивания уровня освоения студентом дисциплины на экзамене, а также овладения компетенциями. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов бакалавриата, обучающихся по экономическим направлениям, аспирантов, преподавателей и всех интересующихся.</t>
   </si>
   <si>
     <t>978-5-534-11573-4</t>
   </si>
 </sst>
 </file>
 