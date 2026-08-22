--- v5 (2026-07-05)
+++ v6 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
-    <t>05.07.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>