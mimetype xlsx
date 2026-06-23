--- v3 (2026-04-30)
+++ v4 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
-    <t>30.04.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,78 +133,78 @@
   <si>
     <t>30.04.2020</t>
   </si>
   <si>
     <t>ПРОФИЛАКТИКА ПРОФЕССИОНАЛЬНЫХ ДЕФОРМАЦИЙ В СИСТЕМЕ СОЦИАЛЬНОЙ РАБОТЫ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Воронцовой М.В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Управление персоналом. Управление человеческими ресурсами</t>
   </si>
   <si>
-    <t>В курсе раскрыты вопросы развития профессиональной деформации у специалистов социальной работы в процессе их профессиональной деятельности. Рассматриваются особенности профессионального стресса, влияние различных факторов на формирование синдрома эмоционального выгорания. Отдельный раздел посвящен технологии выявления и профилактики эмоционального выгорания социальных работников. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Курс предназначен для студентов, обучающихся по направлению подготовки «Социальная работа (бакалавр)». Курс может представлять интерес для специалистов социальной работы и социальных работников.</t>
+    <t>В книге раскрыты вопросы развития профессиональной деформации у специалистов социальной работы в процессе их профессиональной деятельности. Рассматриваются особенности профессионального стресса, влияние различных факторов на формирование синдрома эмоционального выгорания. Отдельный раздел посвящен технологии выявления и профилактики эмоционального выгорания социальных работников. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Пособие предназначено для студентов, обучающихся по направлению подготовки «Социальная работа (бакалавр)». Книга может представлять интерес для специалистов социальной работы и социальных работников.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-13557-2</t>
   </si>
   <si>
     <t>65.272я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>05.05.2020</t>
   </si>
   <si>
     <t>ПРОФИЛАКТИКА ПРОФЕССИОНАЛЬНЫХ ДЕФОРМАЦИЙ В СИСТЕМЕ СОЦИАЛЬНОЙ РАБОТЫ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В курсе раскрыты вопросы развития профессиональной деформации у специалистов социальной работы в процессе их профессиональной деятельности. Рассматриваются особенности профессионального стресса, влияние различных факторов на формирование синдрома эмоционального выгорания. Отдельный раздел посвящен технологии выявления и профилактики эмоционального выгорания социальных работников. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс предназначен для студентов, обучающихся по направлению подготовки «Социальная работа». Курс может представлять интерес для специалистов социальной работы и социальных работников.</t>
+    <t>В книге раскрыты вопросы развития профессиональной деформации у специалистов социальной работы в процессе их профессиональной деятельности. Рассматриваются особенности профессионального стресса, влияние различных факторов на формирование синдрома эмоционального выгорания. Отдельный раздел посвящен технологии выявления и профилактики эмоционального выгорания социальных работников. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Пособие предназначено для студентов, обучающихся по направлению подготовки «Социальная работа». Книга может представлять интерес для специалистов социальной работы и социальных работников.</t>
   </si>
   <si>
     <t>978-5-534-13649-4</t>
   </si>
   <si>
     <t>65.272я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>