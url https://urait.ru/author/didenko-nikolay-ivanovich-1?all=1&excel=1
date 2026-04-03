--- v1 (2026-02-08)
+++ v2 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>08.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>19.10.2023</t>
   </si>
   <si>
     <t>ЖИЗНЕННЫЙ ЦИКЛ СЛОЖНЫХ СИСТЕМ В СРЕДЕ БИЗНЕС-ИНЖИНИРИНГА. Учебник для вузов</t>
   </si>
   <si>
     <t>Диденко Н. И., Скрипнюк Д. Ф., Дементьев И. И.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Компьютерные и информационные науки</t>
   </si>
   <si>
-    <t>Информационные технологии в отраслях</t>
+    <t>Информационные технологии в отдельных отраслях</t>
   </si>
   <si>
     <t>В курсе изложены этапы жизненного цикла сложных технических комплексов в среде бизнес-инжиниринга. Представлены научно-технические подходы, методы и методики, применяемые в процессах анализа сложных технических и аппаратно-программных систем, основы управления их качеством, положения концепции оценки надежности и безопасности систем, номенклатуры задач, решение которых относится к компетенциям лиц, принимающих решения в организациях промышленности, и лиц, осуществляющих руководство структурными подразделениями. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс предназначен для студентов высших учебных заведений, обучающихся по экономическим и ИТ-направлениям. Кроме того, может быть полезен студентам и аспирантам других направлений и специальностей, изучающих системный анализ и теорию принятия решений, а также специалистам и менеджерам компаний.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17999-6</t>
   </si>
   <si>
     <t>32.81я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>25.11.2016</t>
   </si>
   <si>
     <t>МЕЖДУНАРОДНЫЙ МАРКЕТИНГ. ОСНОВЫ ТЕОРИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Диденко Н. И., Скрипнюк Д. Ф.</t>
   </si>