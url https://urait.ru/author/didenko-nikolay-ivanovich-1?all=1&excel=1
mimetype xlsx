--- v2 (2026-04-03)
+++ v3 (2026-05-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>03.04.2026</t>
+    <t>21.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>