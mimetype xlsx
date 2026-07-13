--- v3 (2026-05-21)
+++ v4 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>21.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -193,51 +193,51 @@
   <si>
     <t>65.290-2я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>07.12.2016</t>
   </si>
   <si>
     <t>МЕЖДУНАРОДНЫЙ МАРКЕТИНГ. ПРАКТИКА. Учебник для вузов</t>
   </si>
   <si>
     <t>В настоящем учебнике рассмотрены практические ситуации международного маркетинга с использованием кейс-метода. Учебник научит как бакалавров, так и магистров решать различные задачи в области их будущей профессиональной деятельности. Кейс-метод (метод конкретных ситуаций) основан на описании реальных ситуаций, которые следует проанализировать, чтобы предложить или выбрать лучшее решение, и широко используется в процессе обучения во многих университетах мира.</t>
   </si>
   <si>
     <t>978-5-9916-9796-5</t>
   </si>
   <si>
     <t>19.03.2012</t>
   </si>
   <si>
     <t>МЕЖДУНАРОДНЫЙ МАРКЕТИНГ. Учебник для вузов</t>
   </si>
   <si>
-    <t>В настоящем учебнике изложены концепции, функции и направления деятельности международного маркетинга. Рассмотрены исследования мировых рынков, выработка товарной и ценовой политики, организация международной системы распределения экспортируемых товаров и услуг, а также финансовые аспекты международного маркетинга. Отражены специфика международного маркетинга и его отличие от маркетинга на национальных рынках. Приведен анализ внешнеэкономических стратегий на примерах деятельности различных компаний. Учебник подготовлен в соответствии с Федеральным государственным образовательным стандартом высшего профессионального образования. Для студентов бакалавриата и магистратуры экономических специальностей вузов, а также аспирантов, специалистов и менеджеров компаний.</t>
+    <t>В настоящем учебнике изложены концепции, функции и направления деятельности международного маркетинга. Рассмотрены исследования мировых рынков, выработка товарной и ценовой политики, организация международной системы распределения экспортируемых товаров и услуг, а также финансовые аспекты международного маркетинга. Отражены специфика международного маркетинга и его отли- чие от маркетинга на национальных рынках. Приведен анализ внешнеэкономических стратегий на примерах деятельности различных компаний.</t>
   </si>
   <si>
     <t>978-5-534-05071-4</t>
   </si>
   <si>
     <t>04.02.2021</t>
   </si>
   <si>
     <t>ТРАНСНАЦИОНАЛЬНЫЕ КОРПОРАЦИИ В МЕЖДУНАРОДНЫХ ЭКОНОМИЧЕСКИХ ОТНОШЕНИЯХ. Учебник для вузов</t>
   </si>
   <si>
     <t>Диденко Н. И., Скрипнюк Д. Ф., Конахина Н. А., Киккас К. Н.</t>
   </si>
   <si>
     <t>Мировая экономика и внешнеэкономическая деятельность</t>
   </si>
   <si>
     <t>В курсе изложены особенности и направления развития производственной, маркетинговой и инновационно-технологической деятельности крупнейших транснациональных корпораций, дана характеристика условиям функционирования ТНК в глобальной среде. Представлены методические особенности построения эконометрических динамических моделей развития ТНК в мировой экономике, а также примеры моделирования и прогнозирования деятельности международных корпораций на базе изложенных методик. Спецификой курса является наличие практических кейсов, отражающих проблематику текущих ситуаций международных компаний. Кейсы сопровождаются вопросами для обсуждения и анализа проблемы. В курсе предлагаются задания для самостоятельной работы, темы для докладов и рефератов. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Курс может быть рекомендован студентам и аспирантам, а также специалистам и менеджерам компаний.</t>
   </si>
   <si>
     <t>978-5-534-14159-7</t>
   </si>
   <si>
     <t>65.5я73</t>
   </si>