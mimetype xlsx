--- v4 (2026-07-13)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -873,54 +873,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>210</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>969.0</v>
+        <v>1009.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1069.0</v>
+        <v>1109.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -943,54 +943,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>153</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>759.0</v>
+        <v>799.0</v>
       </c>
       <c r="M6" s="9">
-        <v>829.0</v>
+        <v>879.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>50</v>
       </c>
@@ -1013,54 +1013,54 @@
       <c r="B7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>406</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1699.0</v>
+        <v>1779.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1869.0</v>
+        <v>1959.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>56</v>
       </c>
@@ -1083,54 +1083,54 @@
       <c r="B8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>409</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>2129.0</v>
+        <v>2229.0</v>
       </c>
       <c r="M8" s="9">
-        <v>2339.0</v>
+        <v>2449.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>60</v>
       </c>
@@ -1153,54 +1153,54 @@
       <c r="B9" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>271</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1489.0</v>
+        <v>1559.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1639.0</v>
+        <v>1709.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>66</v>
       </c>