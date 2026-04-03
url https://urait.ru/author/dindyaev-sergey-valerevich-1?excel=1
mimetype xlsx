--- v1 (2026-02-08)
+++ v2 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>08.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>