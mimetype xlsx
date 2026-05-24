--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>03.04.2026</t>
+    <t>25.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>02.04.2020</t>
   </si>
   <si>
     <t>МЕДИЦИНСКАЯ ЭМБРИОЛОГИЯ 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Диндяев С. В., Виноградов С. Ю.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Медицина и фармакология</t>
   </si>
   <si>
     <t>Анатомия и физиология. Цитология. Гистология. Эмбриология</t>
   </si>
   <si>
-    <t>Курс включает основные разделы эмбриологии человека с учетом последних достижений науки и практики. В соответствии с требованиями Федерального государственного стандарта высшего образования (ФГОС ВО) с медицинских позиций дается характеристика основных этапов гаметогенеза и пренатального онтогенеза, содержится материал для изучения развития и гистофизиологии репродуктивных систем. Приводятся подробные хронологические данные о развитии органов, сведения о нарушениях эмбрионального гистогенеза, критических периодах, а также общих характеристиках эмбриопатий, фетопатий и дисплазий. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших медицинских учебных заведений, может быть полезен ординаторам, аспирантам и врачам.</t>
+    <t>Учебник включает основные разделы эмбриологии человека с учетом последних достижений науки и практики. В соответствии с требованиями Федерального государственного стандарта высшего образования (ФГОС ВО) с медицинских позиций дается характеристика основных этапов гаметогенеза и пренатального онтогенеза, содержится материал для изучения развития и гистофизиологии репродуктивных систем. Приводятся подробные хронологические данные о развитии органов, сведения о нарушениях эмбрионального гистогенеза, критических периодах, а также общих характеристиках эмбриопатий, фетопатий и дисплазий. Предлагается практикум по изучению микропрепаратов и влажных эмбриологических макропрепаратов, решению практико-ориентированных ситуационных задач. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших медицинских учебных заведений, может быть полезен ординаторам, аспирантам и врачам.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-12665-5</t>
   </si>
   <si>
     <t>28.703.3я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>28.05.2024</t>
   </si>
   <si>
     <t>ОБЩАЯ ГИСТОЛОГИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t xml:space="preserve"> С. В. Диндяев.</t>
   </si>
   <si>
     <t>Курс содержит базовый материал для изучения общей гистологии, основанный на современных данных функциональной морфологии тканей. В данном издании последовательно излагаются все темы учебной дисциплины «Гистология». Материалы сопровожают примеры клинического значения различных нарушений развития и функций некоторых гистологических структур. Важным элементом для изучения материала является словарь терминов по общей гистологии. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по медицинским направлениям.</t>
   </si>
@@ -190,51 +190,51 @@
   <si>
     <t>ОБЩАЯ ГИСТОЛОГИЯ. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Курс содержит базовый материал для изучения общей гистологии, основанный на современных данных функциональной морфологии тканей. В данном издании последовательно излагаются все темы учебной дисциплины «Гистология». Материалы сопровожают примеры клинического значения различных нарушений развития и функций некоторых гистологических структур. Важным элементом для изучения материала является словарь терминов по общей гистологии. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-18931-5</t>
   </si>
   <si>
     <t>28.06я723</t>
   </si>
   <si>
     <t>16.04.2020</t>
   </si>
   <si>
     <t>ЭМБРИОЛОГИЯ 2-е изд., испр. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
-    <t>Курс включает основные разделы эмбриологии человека с учетом последних достижений науки и практики. В соответствии с требованиями Федерального государственного стандарта среднего профессионального образования (ФГОС СПО) с медицинских позиций дается характеристика основных этапов гаметогенеза и пренатального онтогенеза, содержится материал для изучения развития и гистофизиологии репродуктивных систем. Приводятся подробные хронологические данные о развитии органов, сведения о нарушениях эмбрионального гистогенеза, критических периодах, а также общих характеристиках эмбриопатий, фетопатий и дисплазий. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов медицинских учебных заведений среднего профессионального образования, может быть полезен ординаторам, аспирантам и врачам.</t>
+    <t>Учебник включает основные разделы эмбриологии человека с учетом последних достижений науки и практики. В соответствии с требованиями Федерального государственного стандарта среднего профессионального образования (ФГОС СПО) с медицинских позиций дается характеристика основных этапов гаметогенеза и пренатального онтогенеза, содержится материал для изучения развития и гистофизиологии репродуктивных систем. Приводятся подробные хронологические данные о развитии органов, сведения о нарушениях эмбрионального гистогенеза, критических периодах, а также общих характеристиках эмбриопатий, фетопатий и дисплазий. Предлагается практикум по изучению микропрепаратов и влажных эмбриологических макропрепаратов, решению практико-ориентированных ситуационных задач. Для студентов медицинских учебных заведений среднего профессионального образования, может быть полезен ординаторам, аспирантам и врачам.</t>
   </si>
   <si>
     <t>978-5-534-13548-0</t>
   </si>
   <si>
     <t>28.703.3я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>