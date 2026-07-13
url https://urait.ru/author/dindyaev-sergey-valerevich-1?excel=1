--- v3 (2026-05-24)
+++ v4 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>25.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>