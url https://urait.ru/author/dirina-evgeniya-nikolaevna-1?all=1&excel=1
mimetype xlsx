--- v1 (2026-02-20)
+++ v2 (2026-04-19)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>20.02.2026</t>
+    <t>19.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>