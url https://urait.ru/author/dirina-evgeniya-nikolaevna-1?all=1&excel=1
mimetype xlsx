--- v2 (2026-04-19)
+++ v3 (2026-06-19)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>19.04.2026</t>
+    <t>20.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,75 +133,75 @@
   <si>
     <t>04.10.2021</t>
   </si>
   <si>
     <t>АГРОХИМИЯ: БИОДОБАВКИ ДЛЯ РОСТА РАСТЕНИЙ И РЕКУЛЬТИВАЦИИ ПОЧВ 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Винаров А. Ю., Челноков В. В., Дирина Е. Н.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Сельскохозяйственные науки</t>
   </si>
   <si>
     <t>Агрономия</t>
   </si>
   <si>
-    <t>В данном учебном пособии рассмотрены основные вопросы по эффективным средствам и способам воздействия на растения и почву в целях рекультивации, а также для повышения урожайности, качества сельскохозяйственной продукции, улучшения плодородия почв, в том числе с использованием современных биопрепаратов. Описан системный подход к выбору оптимальных биодобавок для роста растений, применению биодобавок для повышения урожайности и качества сельскохозяйственной продукции. Представлен информационно-интеллектуальный подход к выбору биодобавок с помощью экспертной системы, в которой предложенные критерии эффективности позволяют провести сравнительный анализ и выбор рациональной биодобавки для направленного применения. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, изучающих агрохимию, а также научным работникам, студентам сельскохозяйственных и биотехнологических факультетов, практическим специалистам в области экологии, агротехнологии и охраны окружающей среды.</t>
+    <t>В данном учебном пособии рассмотрены основные вопросы по эффективным средствам и способам воздействия на растения и почву в целях рекультивации, а также для повышения урожайности, качества сельскохозяйственной продукции, улучшения плодородия почв, в том числе с использованием современных биопрепаратов. Описан системный подход к выбору оптимальных биодобавок для роста растений, применению биодобавок для повышения урожайности и качества сельскохозяйственной продукции. Для студентов образовательных учреждений среднего профессионального образования, изучающих агрохимию, а также научным работникам, студентам сельскохозяйственных и биотехнологических факультетов, практическим специалистам в области экологии, агротехнологии и охраны окружающей среды.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-15229-6</t>
   </si>
   <si>
     <t>40.4я723</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>29.09.2021</t>
   </si>
   <si>
     <t>АГРОХИМИЯ: СИСТЕМНЫЙ АНАЛИЗ И КОМПЬЮТЕРИЗАЦИЯ ПРИНЯТИЯ РЕШЕНИЙ ОПТИМАЛЬНОГО ВЫБОРА БИОДОБАВОК ДЛЯ РОСТА РАСТЕНИЙ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
-    <t>В данном учебном пособии рассмотрены основные вопросы по эффективным средствам и способам воздействия на растения и почву в целях рекультивации, а также для повышения урожайности, качества сельскохозяйственной продукции, улучшения плодородия почв, в том числе с использованием современных биопрепаратов. Описан системный подход к выбору оптимальных биодобавок для роста растений, применению биодобавок для повышения урожайности и качества сельскохозяйственной продукции. Представлен информационно-интеллектуальный подход к выбору биодобавок с помощью экспертной системы, в которой предложенные критерии эффективности позволяют провести сравнительный анализ и выбор рациональной биодобавки для направленного применения. Для студентов бакалавриата и магистратуры, обучающихся по направлениям «Системный анализ, управление и обработка информации (химические технологии, технические науки)»; «Экология и природопользование»; «Информационные системы и технологии»; «Биотехнические системы и технологии»; «Химическая технология»; «Энерго- и ресурсосберегающие процессы в химической технологии, нефтехимии и биотехнологии»; «Биотехнология»; «Природообустройство и водопользование»; «Агрохимия и агропочвоведение»; «Агрономия» и др. Книга также полезна научным работникам, аспирантам сельскохозяйственных и биотехнологических факультетов, практическим специалистам в области экологии, агротехнологии и охраны окружающей среды.</t>
+    <t>В данном учебном пособии рассмотрены основные вопросы по эффективным средствам и способам воздействия на растения и почву в целях рекультивации, а также для повышения урожайности, качества сельскохозяйственной продукции, улучшения плодородия почв, в том числе с использованием современных биопрепаратов. Описан системный подход к выбору оптимальных биодобавок для роста растений, применению биодобавок для повышения урожайности и качества сельскохозяйственной продукции. Для студентов бакалавриата и магистратуры, обучающихся по направлениям «Системный анализ, управление и обработка информации (химические технологии, технические науки)»; «Экология и природопользование»; «Информационные системы и технологии»; «Биотехнические системы и технологии»; «Химическая технология»; «Энерго- и ресурсосберегающие процессы в химической технологии, нефтехимии и биотехнологии»; «Биотехнология»; «Природообустройство и водопользование»; «Агрохимия и агропочвоведение»; «Агрономия» и др.</t>
   </si>
   <si>
     <t>978-5-534-14928-9</t>
   </si>
   <si>
     <t>40.4я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>