--- v3 (2026-06-19)
+++ v4 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>20.06.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>