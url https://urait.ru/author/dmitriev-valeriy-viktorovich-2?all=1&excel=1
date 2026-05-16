--- v2 (2026-03-16)
+++ v3 (2026-05-16)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
-    <t>16.03.2026</t>
+    <t>16.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>