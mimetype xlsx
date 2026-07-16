--- v3 (2026-05-16)
+++ v4 (2026-07-16)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
-[...1 lines deleted...]
-    <t>16.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+  <si>
+    <t>16.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,135 +133,138 @@
   <si>
     <t>31.01.2018</t>
   </si>
   <si>
     <t>ОСНОВЫ РЕЛИГИОВЕДЕНИЯ 2-е изд., испр. и доп. Учебное пособие для СПО</t>
   </si>
   <si>
     <t>Дмитриев В. В., Дымченко Л. Д.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Религиоведение</t>
   </si>
   <si>
-    <t>Курс содержит обширный справочно-методический материал по вопросам религиозности населения мира: история мировой религии, ее происхождение, становление, развитие, влияние на мировоззрение человека, раскрыта сущность древнеиндийских школ, русского старообрядчества и других религиозных сект. Показаны религиозные праздники, их возникновение и значение, современная интерпретация. Курс содержит обширный справочно-методический материал по вопросам религиозности современного мира. Доступным языком излагается история мировых и национальных религий, их влияние на мировоззрение человека.</t>
+    <t>Пособие содержит обширный справочно-методический материал по вопросам религиозности населения мира: история мировой религии, ее происхождение, становление, развитие, влияние на мировоззрение человека, раскрыта сущность древнеиндийских школ, русского старообрядчества и других религиозных сект. Показаны религиозные праздники, их возникновение и значение, современная интерпретация. К каждой теме разработаны тесты, словари основных терминов, планы семинаров и темы рефератов.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-15886-1</t>
   </si>
   <si>
     <t>86.2я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>20.02.2018</t>
   </si>
   <si>
     <t>ОСНОВЫ СОЦИОЛОГИИ И ПОЛИТОЛОГИИ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Политология. Обществознание</t>
   </si>
   <si>
     <t>Учебное пособие показывает предпосылки зарождения социологии и политологии и основные этапы их развития. Помимо этого, большое внимание уделено актуальным современным процессам, происходящим в обществе, — социальному равенству, миграции, социальному взаимодействию, различным общественным институтам, политическим и религиозным движениям.</t>
   </si>
   <si>
     <t>978-5-534-16438-1</t>
   </si>
   <si>
     <t>60.5я723</t>
   </si>
   <si>
     <t>23.05.2023</t>
   </si>
   <si>
     <t>ОСНОВЫ ФИЛОСОФИИ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Философия</t>
   </si>
   <si>
-    <t>Философию зачастую представляют как абстрактное знание, оторванное от реальности повседневной жизни. В действительности философия, ее история являются частью духовной жизни общества, общечеловеческой культуры, которая так же многообразна, как окружающий человека мир. В данном курсе изложены основные этапы развития философии с момента ее зарождения до настоящего времени (философия Древнего Востока, Индии, Китая, Античности, Средневековья, эпох Возрождения и Просвещения, немецкая классическая философия, русские мыслители, современный психоанализ), а также основные направления этой науки. Философские учения разных периодов времени тесно связаны с представлением общества о человеке, его биологической, социальной, психической и физиологической сущности. Таким образом, в курсе даны не только основные течения в философии, но и научная и религиозная картины мира. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по всем направлениям.</t>
+    <t>Философию зачастую представляют как абстрактное знание, оторванное от реальности повседневной жизни. В действительности философия, ее история являются частью духовной жизни общества, общечеловеческой культуры, которая так же многообразна, как окружающий человека мир. В данном курсе изложены основные этапы развития философии с момента ее зарождения до настоящего времени (философия Древнего Востока, Индии, Китая, Античности, Средневековья, эпох Возрождения и Просвещения, немецкая классическая философия, русские мыслители, современный психоанализ), а также основные направления этой науки. Философские учения разных периодов времени тесно связаны с представлением общества о человеке, его биологической, социальной, психической и физиологической сущности. Таким образом, в курсе даны не только основные течения в философии, но и научная и религиозная картины мира.</t>
   </si>
   <si>
     <t>978-5-534-16753-5</t>
   </si>
   <si>
     <t>87я73</t>
   </si>
   <si>
-    <t>ОСНОВЫ ФИЛОСОФИИ 3-е изд., пер. и доп. Учебник для СПО</t>
-[...5 lines deleted...]
-    <t>978-5-534-16786-3</t>
+    <t>23.06.2026</t>
+  </si>
+  <si>
+    <t>ОСНОВЫ ФИЛОСОФИИ 4-е изд., пер. и доп. Учебник для СПО</t>
+  </si>
+  <si>
+    <t>В настоящем курсе изложены основные этапы развития философии с момента ее зарождения до настоящего времени (философия Древнего Востока, Индии, Китая, Античности, Средневековья, эпох Возрождения и Просвещения, немецкая классическая философия, идеи русских мыслителей, психоанализ), а также основные направления этой науки. Философские учения разных периодов тесно связаны с представлением общества о человеке, его биологической, социальной, психической и физиологической сущности. Таким образом, в курсе рассмотрены не только основные течения в философии, но и научная и религиозная картины мира. Цифровой курс на платформе Юрайт включает интерактивные тесты. В дополнительных материалах к курсу доступен Список основных философских терминов. Для студентов образовательных учреждений среднего профессионального образования.</t>
+  </si>
+  <si>
+    <t>978-5-534-20810-8</t>
   </si>
   <si>
     <t>87я723</t>
   </si>
   <si>
     <t>27.02.2018</t>
   </si>
   <si>
     <t>ПОЛИТОЛОГИЯ И СОЦИОЛОГИЯ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-16439-8</t>
   </si>
   <si>
     <t>60.5я73</t>
   </si>
   <si>
     <t>РЕЛИГИОВЕДЕНИЕ 2-е изд., испр. и доп. Учебное пособие для вузов</t>
   </si>
   <si>
-    <t>Курс содержит обширный справочно-методический материал по вопросам религиозности населения мира: история мировой религии, ее происхождение, становление, развитие, влияние на мировоззрение человека, раскрыта сущность древнеиндийских школ, русского старообрядчества и других религиозных сект. Показаны религиозные праздники, их возникновение и значение, современная интерпретация. Доступным языком излагается история мировых и национальных религий, их влияние на мировоззрение человека.</t>
+    <t>Пособие содержит обширный справочно-методический материал по вопросам религиозности населения мира: история мировой религии, ее происхождение, становление, развитие, влияние на мировоззрение человека, раскрыта сущность древнеиндийских школ, русского старообрядчества и других религиозных сект. Показаны религиозные праздники, их возникновение и значение, современная интерпретация. К каждой теме разработаны тесты, словари основных терминов, планы семинаров и темы рефератов. Пособие содержит обширный справочно-методический материал по вопросам религиозности современного мира. Доступным языком излагается история мировых и национальных религий,их влияние на мировоззрение человека. К каждой теме разработаны тесты,словарь основных терминов,планы семинаров и темы рефератов.</t>
   </si>
   <si>
     <t>978-5-534-15887-8</t>
   </si>
   <si>
     <t>86.2я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -627,51 +630,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-religiovedeniya-584625" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-sociologii-i-politologii-584626" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-filosofii-586351" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-filosofii-584627" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/politologiya-i-sociologiya-586349" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/religiovedenie-586350" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-religiovedeniya-584625" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-sociologii-i-politologii-584626" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-filosofii-586351" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-filosofii-600469" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/politologiya-i-sociologiya-586349" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/religiovedenie-586350" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1062,247 +1065,247 @@
         <v>54</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>57</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.39</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
-        <v>584627</v>
+        <v>600469</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
-        <v>223</v>
+        <v>215</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1269.0</v>
+        <v>1229.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1399.0</v>
+        <v>1349.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>586349</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>177</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1049.0</v>
       </c>
       <c r="M9" s="9">
         <v>1149.0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>53</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.334</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>586350</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>162</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>979.0</v>
       </c>
       <c r="M10" s="9">
         <v>1079.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>52</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.316</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>