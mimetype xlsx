--- v1 (2026-04-03)
+++ v2 (2026-05-25)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>03.04.2026</t>
+    <t>25.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>24.04.2020</t>
   </si>
   <si>
     <t>ИСТОРИЯ ИСКУССТВ. ДРЕВНИЙ МИР И СРЕДНЕВЕКОВЬЕ 2-е изд. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Ванюшкина Л. М., Тихомиров С. А., Куракина И. И., Дмитриева Л. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Гуманитарные науки</t>
   </si>
   <si>
     <t>Искусствознание. История искусств</t>
   </si>
   <si>
-    <t>Данный курс состоит из двух частей. В первой части представлен хронологический отрезок по истории искусства Древнего мира: от возникновения искусства в первобытном обществе до художественной культуры Древнего Рима. Во второй части — история искусства Средневековья: от раннехристианского искусства до культуры Западной Европы XIV столетия, включая средневековое искусство Востока и историю отечественного искусства от Киевской Руси до XVIII века. Курс рассчитан на активизацию самостоятельной внеаудиторной работы студентов, развитие их креативных способностей, формирование навыков собственной оценки произведений искусства различных эпох, выдвижение доказательных версий, гипотез, предположений. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
+    <t>Данный учебник и практикум состоит из двух частей. В первой части представлен хронологический отрезок по истории искусства Древнего мира: от возникновения искусства в первобытном обществе до художественной культуры Древнего Рима. Во второй части — история искусства Средневековья: от раннехристианского искусства до культуры Западной Европы XIV столетия, включая средневековое искусство Востока и историю отечественного искусства от Киевской Руси до XVIII века. Издание рассчитано на активизацию самостоятельной внеаудиторной работы студентов, развитие их креативных способностей, формирование навыков собственной оценки произведений искусства различных эпох, выдвижение доказательных версий, гипотез, предположений. Представлены материалы для самостоятельной внеаудиторной работы. В составе книги присутствуют вопросы и задания для самостоятельной, исследовательской, творческой деятельности, информационные и справочные материалы, словари и списки литературы.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-13459-9</t>
   </si>
   <si>
     <t>85я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>