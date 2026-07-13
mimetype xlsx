--- v2 (2026-05-25)
+++ v3 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>25.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -549,51 +549,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-iskusstv-drevniy-mir-i-srednevekove-563878" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-iskusstv-drevniy-mir-i-srednevekove-586077" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -774,69 +774,69 @@
       </c>
       <c r="T4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
-        <v>563878</v>
+        <v>586077</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>538</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
         <v>2719.0</v>
       </c>
       <c r="M5" s="9">
         <v>2989.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>