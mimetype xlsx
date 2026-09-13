--- v3 (2026-07-13)
+++ v4 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -801,54 +801,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>538</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>2719.0</v>
+        <v>2859.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2989.0</v>
+        <v>3139.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>