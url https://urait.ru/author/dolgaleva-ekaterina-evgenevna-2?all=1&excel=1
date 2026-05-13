--- v1 (2026-03-26)
+++ v2 (2026-05-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
-    <t>26.03.2026</t>
+    <t>14.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>