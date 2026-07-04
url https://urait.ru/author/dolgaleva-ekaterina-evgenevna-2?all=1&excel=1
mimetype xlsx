--- v2 (2026-05-13)
+++ v3 (2026-07-04)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
-    <t>14.05.2026</t>
+    <t>05.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>23.09.2024</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК ДЛЯ ИЗУЧАЮЩИХ ГОСУДАРСТВЕННОЕ И МУНИЦИПАЛЬНОЕ УПРАВЛЕНИЕ (A2-B2) 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Левченко В. В., Мещерякова О. В., Долгалёва Е. Е.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Государственное и муниципальное управление</t>
   </si>
   <si>
     <t>Теория и история государственного и муниципального управления</t>
   </si>
   <si>
-    <t>Данный курс охватывает широкий спектр тем, представляющих интерес для будущих государственных служащих в бытовой, академической и профессиональной сферах деятельности. Несомненным преимуществом данного курса является четкая структура и градуированная подача материала, начиная с уровня А2 и заканчивая уровнем В2. Предлагаемый авторами комплекс упражнений нацелен на формирование и совершенствование лингвистических, коммуникативных, информационных знаний, навыков и владений для обеспечения высокого уровня практического владения английским языком, а также на развитие у обучаемых навыка критического мышления. Приложения содержат практический материал для успешного проведения переговоров в сфере государственного и муниципального управления и основные правила написания эссе. Курс соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, изучающих ГМУ, аспирантов, преподавателей, работников сферы государственного и муниципального управления, государственных служащих.</t>
+    <t>Данный курс охватывает широкий спектр тем, представляющих интерес для будущих государственных служащих в бытовой, академической и профессиональной сферах деятельности. Несомненным преимуществом данного курса является четкая структура и градуированная подача материала, начиная с уровня А2 и заканчивая уровнем В2. Предлагаемый авторами комплекс упражнений нацелен на формирование и совершенствование лингвистических, коммуникативных, информационных знаний, навыков и владений для обеспечения высокого уровня практического владения английским языком, а также на развитие у обучаемых навыка критического мышления. Приложения содержат практический материал для успешного проведения переговоров в сфере государственного и муниципального управления и основные правила написания эссе. Для студентов высших учебных заведений, изучающих ГМУ, аспирантов, преподавателей, работников сферы государственного и муниципального управления, государственных служащих.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-20566-4</t>
   </si>
   <si>
     <t>81.2Англ923</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>24.09.2024</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК ДЛЯ ИЗУЧАЮЩИХ ГОСУДАРСТВЕННОЕ И МУНИЦИПАЛЬНОЕ УПРАВЛЕНИЕ (A2–B2) 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
@@ -199,51 +199,51 @@
   <si>
     <t>Левченко В. В., Долгалёва Е. Е., Мещерякова О. В.</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Экономика: общие работы</t>
   </si>
   <si>
     <t>Основная цель курса — формирование иноязычной коммуникативной компетенции, необходимой для коммуникации как в профессиональной, так и в бытовой и академической сферах деятельности. Курс имеет единую, четко градуированную по уровню сложности структуру с начальным уровнем А2 и завершающим уровнем В2. Комплекс упражнений, составленный на основе аутентичного текстового материала, направлен на формирование речевых умений студентов и обеспечивает высокий уровень практического владения иностранным языком. Курс соответствует актуальным требования федерального государственного образовательного стандарта высшего образования и может быть использован как на практических занятиях в вузе, так и для самостоятельного изучения. Для студентов высших учебных заведений, обучающихся по экономическим направлениям и специальностям, преподавателей английского языка в вузах финансово-экономического профиля, экономистов и финансистов, желающих улучшить свое знание английского языка.</t>
   </si>
   <si>
     <t>978-5-534-14780-3</t>
   </si>
   <si>
     <t>81.2Англ-923</t>
   </si>
   <si>
     <t>23.01.2023</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК ДЛЯ ЭКОНОМИСТОВ 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
-    <t>Данный учебник охватывает широкий спектр тем общей, академической и профессиональной сфер общения и предназначен для студентов образовательных учреждений среднего профессионального образования, обучающихся по экономическим специальностям. Несомненным преимуществом учебника является четкая структура учебных разделов и градуированное представление материала, начиная с уровня А2 и заканчивая уровнем В2 по Общеевропейской шкале языковой компетенции. Комплекс предлагаемых упражнений и практических заданий направлен не только на формирование и совершенствование лингвистических и коммуникативных знаний, умений и навыков, но и на выработку одного из важнейших навыков XXI века критического мышления. Для организации самостоятельной работы учащихся в конце каждого раздела предлагаются списки тематических интернет-ресурсов. Приложения содержат грамматический справочник, составленный по материалам ведущих аутентичных изданий и эффективные стратегии овладения основами публичной речи, а также ключи ко всем упражнениям. Впервые авторы рассматривают такие темы, как студенческая и академическая мобильность учащихся и дистанционные образовательные технологии, знания о которых могут быть с успехом применены учащимися на практике.</t>
+    <t>Данный учебник охватывает широкий спектр тем общей, академической и профессиональной сфер общения и предназначен для студентов образовательных учреждений среднего профессионального образования, обучающихся по экономическим специальностям. Несомненным преимуществом учебника является четкая структура учебных разделов и градуированное представление материала, начиная с уровня А2 и заканчивая уровнем В2 по Общеевропейской шкале языковой компетенции. Для организации самостоятельной работы учащихся в конце каждого раздела предлагаются списки тематических интернет-ресурсов. Приложения содержат грамматический справочник, составленный по материалам ведущих аутентичных изданий и эффективные стратегии овладения основами публичной речи, а также ключи ко всем упражнениям. Впервые авторы рассматривают такие темы, как студенческая и академическая мобильность учащихся и дистанционные образовательные технологии, знания о которых могут быть с успехом применены учащимися на практике.</t>
   </si>
   <si>
     <t>978-5-534-16155-7</t>
   </si>
   <si>
     <t>81.2Англ-923я723</t>
   </si>
   <si>
     <t>20.06.2023</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК. GENERAL &amp; ACADEMIC ENGLISH (A2-B1) 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Языки и литература</t>
   </si>
   <si>
     <t>Английский язык</t>
   </si>
   <si>
     <t>Курс охватывает широкий спектр тем общей и сфер общения и предназначен для студентов гуманитарных специальностей высших учебных заведений. Несомненным преимуществом курса является четкая структура учебных разделов и градуированное представление материала, начиная с уровня А2 и заканчивая уровнем В1 по Общеевропейской шкале языковой компетенции. Для организации самостоятельной работы учащихся в конце каждого раздела предлагаются списки тематических интернет-ресурсов. Приложения содержат грамматический справочник, составленный по материалам ведущих аутентичных изданий и эффективные стратегии овладения основами публичной речи. Впервые авторы рассматривают такие темы, как студенческая и академическая мобильность учащихся и дистанционные образовательные технологии, знания о которых могут быть с успехом применены учащимися на практике.</t>
   </si>
   <si>
     <t>978-5-534-16156-4</t>
   </si>