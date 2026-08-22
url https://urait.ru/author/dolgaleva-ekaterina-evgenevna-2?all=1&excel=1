--- v3 (2026-07-04)
+++ v4 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
-    <t>05.07.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>