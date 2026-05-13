--- v2 (2026-03-14)
+++ v3 (2026-05-13)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
-[...1 lines deleted...]
-    <t>14.03.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+  <si>
+    <t>13.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -109,87 +109,105 @@
   <si>
     <t>Аннотация</t>
   </si>
   <si>
     <t>Издательство</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
+    <t>13.03.2026</t>
+  </si>
+  <si>
+    <t>Гастроэнтерология. Клинико-патофизиологические аспекты гепатологии. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>О.А. Гребенчиков [и др.]; под редакцией В.Т. Долгих, А.Н. Кузовлева, В.В. Мороза.</t>
+  </si>
+  <si>
+    <t>Переплет</t>
+  </si>
+  <si>
+    <t>Гриф УМО ВО</t>
+  </si>
+  <si>
+    <t>Высшее образование</t>
+  </si>
+  <si>
+    <t>Медицина и фармакология</t>
+  </si>
+  <si>
+    <t>Анатомия и физиология. Цитология. Гистология. Эмбриология</t>
+  </si>
+  <si>
+    <t>Курс раскрывает клинико-патофизиологические основы гепатопатий, включая этиологию, механизмы повреждения печени, диагностику и коррекцию печеночной недостаточности. Представлены особенности метаболизма печени, функциональные нарушения при различных состояниях, таких как алкогольные и лекарственные повреждения печени, COVID-19, сахарный диабет, беременность, туберкулез, а также современные подходы к терапии, включая анестезиологическое обеспечение и трансплантацию. Актуальность курса обусловлена ростом распространенности заболеваний печени и необходимостью интеграции фундаментальных патофизиологических знаний с клинической практикой. Курс будет полезен студентам и преподавателям как основа для формирования клинического мышления и подготовки к практической работе. На образовательной платформе «Юрайт» доступны тесты к курсу, позволяющие эффективно контролировать знания и повышать вовлеченность обучающихся в учебный процесс.</t>
+  </si>
+  <si>
+    <t>М.:Издательство Юрайт</t>
+  </si>
+  <si>
+    <t>978-5-534-21955-5</t>
+  </si>
+  <si>
+    <t>54.13я73</t>
+  </si>
+  <si>
+    <t>70*100/16</t>
+  </si>
+  <si>
     <t>02.12.2024</t>
   </si>
   <si>
     <t>ОБЩАЯ ПАТОФИЗИОЛОГИЯ 2-е изд. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Долгих В.Т.</t>
   </si>
   <si>
-    <t>Переплет</t>
-[...13 lines deleted...]
-  <si>
     <t>Курс направлен на изучение основ патофизиологии; с самой современной точки зрения рассматриваются общая патофизиология, патофизиология обмена веществ и опухолевых процессов. Курс отличается последовательным и логическим изложением важнейших разделов патофизиологии, конкретностью, простотой и практической направленностью, позволяет с учетом новейших данных трактовать патологические процессы как компоненты различных нозологических форм заболеваний, рассматривать патофизиологию как основу научного медицинского мышления. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по медицинским направлениям, ординаторов, аспирантов, преподавателей и врачей различных специальностей.</t>
   </si>
   <si>
-    <t>М.:Издательство Юрайт</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-20961-7</t>
   </si>
   <si>
     <t>52.5я73</t>
-  </si>
-[...1 lines deleted...]
-    <t>70*100/16</t>
   </si>
   <si>
     <t>04.12.2024</t>
   </si>
   <si>
     <t>ОБЩАЯ ПАТОФИЗИОЛОГИЯ 2-е изд. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Курс направлен на изучение основ патофизиологии; с самой современной точки зрения рассматриваются общая патофизиология, патофизиология обмена веществ и опухолевых процессов. Курс отличается последовательным и логическим изложением важнейших разделов патофизиологии, конкретностью, простотой и практической направленностью, позволяет с учетом новейших данных трактовать патологические процессы как компоненты различных нозологических форм заболеваний, рассматривать патофизиологию как основу научного медицинского мышления. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-20964-8</t>
   </si>
   <si>
     <t>52.5я723</t>
   </si>
   <si>
     <t>20.03.2025</t>
   </si>
@@ -618,59 +636,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obschaya-patofiziologiya-586707" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obschaya-patofiziologiya-586729" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/chastnaya-patofiziologiya-587711" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/chastnaya-patofiziologiya-587721" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/endokrinopatii-kliniko-patofiziologicheskie-aspekty-589964" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/gastroenterologiya-kliniko-patofiziologicheskie-aspekty-gepatologii-590707" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obschaya-patofiziologiya-586707" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obschaya-patofiziologiya-586729" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/chastnaya-patofiziologiya-587711" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/chastnaya-patofiziologiya-587721" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/endokrinopatii-kliniko-patofiziologicheskie-aspekty-589964" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z9"/>
+  <dimension ref="A1:Z10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
     <col min="11" max="11" width="13" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
     <col min="13" max="13" width="13" customWidth="true" style="0"/>
     <col min="14" max="14" width="13" customWidth="true" style="0"/>
     <col min="15" max="15" width="17" customWidth="true" style="0"/>
     <col min="16" max="16" width="16" customWidth="true" style="0"/>
     <col min="17" max="17" width="16" customWidth="true" style="0"/>
     <col min="18" max="18" width="16" customWidth="true" style="0"/>
@@ -729,51 +747,51 @@
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="18">
       <c r="A3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="4" t="str">
         <f>SUMPRODUCT(C:C,L:L)</f>
         <v>0</v>
       </c>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
@@ -843,410 +861,481 @@
       </c>
       <c r="T4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
-        <v>586707</v>
+        <v>590707</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
-        <v>491</v>
+        <v>368</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>2499.0</v>
+        <v>1939.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2749.0</v>
+        <v>2129.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
-        <v>0.715</v>
+        <v>0.566</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
-        <v>586729</v>
+        <v>586707</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>491</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>2499.0</v>
       </c>
       <c r="M6" s="9">
         <v>2749.0</v>
       </c>
       <c r="N6" s="6" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.715</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
-        <v>587711</v>
+        <v>586729</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
-        <v>499</v>
+        <v>491</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>2539.0</v>
+        <v>2499.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2789.0</v>
+        <v>2749.0</v>
       </c>
       <c r="N7" s="6" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
-        <v>0.724</v>
+        <v>0.715</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
-        <v>587721</v>
+        <v>587711</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>499</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>2539.0</v>
       </c>
       <c r="M8" s="9">
         <v>2789.0</v>
       </c>
       <c r="N8" s="6" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.724</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
-        <v>589964</v>
+        <v>587721</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
-        <v>286</v>
+        <v>499</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1559.0</v>
+        <v>2539.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1709.0</v>
+        <v>2789.0</v>
       </c>
       <c r="N9" s="6" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
+        <v>0.724</v>
+      </c>
+      <c r="Z9" s="6"/>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" s="8">
+        <v>589964</v>
+      </c>
+      <c r="B10" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="C10" s="6"/>
+      <c r="D10" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="E10" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="F10" s="6"/>
+      <c r="G10" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="H10" s="6"/>
+      <c r="I10" s="8">
+        <v>2026</v>
+      </c>
+      <c r="J10" s="8">
+        <v>286</v>
+      </c>
+      <c r="K10" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="L10" s="9">
+        <v>1559.0</v>
+      </c>
+      <c r="M10" s="9">
+        <v>1709.0</v>
+      </c>
+      <c r="N10" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="O10" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="P10" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q10" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="R10" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="S10" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="T10" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="U10" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="V10" s="6"/>
+      <c r="W10" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="X10" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y10" s="8">
         <v>0.466</v>
       </c>
-      <c r="Z9" s="6"/>
+      <c r="Z10" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>