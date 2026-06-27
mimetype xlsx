--- v3 (2026-05-13)
+++ v4 (2026-06-27)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
-    <t>13.05.2026</t>
+    <t>28.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -112,51 +112,51 @@
   <si>
     <t>Издательство</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>13.03.2026</t>
   </si>
   <si>
-    <t>Гастроэнтерология. Клинико-патофизиологические аспекты гепатологии. Учебник для вузов</t>
+    <t>Гепатология. Клинико-патофизиологические аспекты. Учебник для вузов</t>
   </si>
   <si>
     <t>О.А. Гребенчиков [и др.]; под редакцией В.Т. Долгих, А.Н. Кузовлева, В.В. Мороза.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Медицина и фармакология</t>
   </si>
   <si>
     <t>Анатомия и физиология. Цитология. Гистология. Эмбриология</t>
   </si>
   <si>
     <t>Курс раскрывает клинико-патофизиологические основы гепатопатий, включая этиологию, механизмы повреждения печени, диагностику и коррекцию печеночной недостаточности. Представлены особенности метаболизма печени, функциональные нарушения при различных состояниях, таких как алкогольные и лекарственные повреждения печени, COVID-19, сахарный диабет, беременность, туберкулез, а также современные подходы к терапии, включая анестезиологическое обеспечение и трансплантацию. Актуальность курса обусловлена ростом распространенности заболеваний печени и необходимостью интеграции фундаментальных патофизиологических знаний с клинической практикой. Курс будет полезен студентам и преподавателям как основа для формирования клинического мышления и подготовки к практической работе. На образовательной платформе «Юрайт» доступны тесты к курсу, позволяющие эффективно контролировать знания и повышать вовлеченность обучающихся в учебный процесс.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
@@ -636,51 +636,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/gastroenterologiya-kliniko-patofiziologicheskie-aspekty-gepatologii-590707" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obschaya-patofiziologiya-586707" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obschaya-patofiziologiya-586729" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/chastnaya-patofiziologiya-587711" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/chastnaya-patofiziologiya-587721" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/endokrinopatii-kliniko-patofiziologicheskie-aspekty-589964" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/gepatologiya-kliniko-patofiziologicheskie-aspekty-590707" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obschaya-patofiziologiya-586707" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obschaya-patofiziologiya-586729" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/chastnaya-patofiziologiya-587711" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/chastnaya-patofiziologiya-587721" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/endokrinopatii-kliniko-patofiziologicheskie-aspekty-589964" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -882,94 +882,94 @@
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
         <v>590707</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1939.0</v>
+        <v>1929.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2129.0</v>
+        <v>2119.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
-        <v>0.566</v>
+        <v>0.565</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
         <v>586707</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>