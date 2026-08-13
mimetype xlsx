--- v4 (2026-06-27)
+++ v5 (2026-08-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
-    <t>28.06.2026</t>
+    <t>13.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>