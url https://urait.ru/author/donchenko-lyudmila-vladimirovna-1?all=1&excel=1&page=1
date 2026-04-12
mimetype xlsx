--- v0 (2026-02-20)
+++ v1 (2026-04-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
-    <t>20.02.2026</t>
+    <t>12.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -238,51 +238,51 @@
   <si>
     <t>30.03.2018</t>
   </si>
   <si>
     <t>ОСНОВЫ ВИНОДЕЛИЯ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>978-5-534-07279-2</t>
   </si>
   <si>
     <t>36.87я723</t>
   </si>
   <si>
     <t>14.03.2018</t>
   </si>
   <si>
     <t>ПИЩЕВАЯ ХИМИЯ. ГИДРОКОЛЛОИДЫ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Донченко Л. В., Сокол Н. В., Красноселова Е. А. ; Отв. ред. Донченко Л. В.</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
-    <t>Химия</t>
+    <t>Общая химия</t>
   </si>
   <si>
     <t>На современном этапе развития пищевой индустрии в России значительное место занимает расширение сырьевой базы и производства продуктов питания в связи с необходимостью импортозамещения. Химия пищевых добавок контролирует их ввод в продовольственные изделия для улучшения технологии производства, строения и органолептических свойств продукта, увеличения его сроков хранения, повышения пищевой ценности. К числу таких добавок принадлежат и гидроколлоиды. В курсе системно изложены качественные характеристики основных пищевых гидроколлоидов, применяемых в производстве продуктов питания. Подробно описаны гидроколлоиды, получаемые из растительного сырья, водорослей, микробиологически синтезированные, а также получаемые из сырья животного происхождения. Особое внимание обращено на нормативно-законодательную основу безопасности применения гидроколлоидов в России и мире. Представлены структура, применение, способы получения пищевых гидроколлоидов.</t>
   </si>
   <si>
     <t>978-5-534-05897-0</t>
   </si>
   <si>
     <t>36-1я73</t>
   </si>
   <si>
     <t>16.03.2018</t>
   </si>
   <si>
     <t>ПИЩЕВАЯ ХИМИЯ. ГИДРОКОЛЛОИДЫ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>На современном этапе развития пищевой индустрии в России значительное место занимает расширение сырьевой базы и производства продуктов питания в связи с необходимостью импортозамещения. Химия пищевых добавок контролирует их ввод в продовольственные изделия для улучшения технологии производства, строения и органолептических свойств продукта, увеличения его сроков хранения, повышения пищевой ценности. К числу таких добавок принадлежат и гидроколлоиды. В учебнике системно изложены качественные характеристики основных пищевых гидроколлоидов, применяемых в производстве продуктов питания. Подробно описаны гидроколлоиды, получаемые из растительного сырья, водорослей, микробиологически синтезированные, а также получаемые из сырья животного происхождения. Особое внимание обращено на нормативно-законодательную основу безопасности применения гидроколлоидов в России и мире. Представлены структура, применение, способы получения пищевых гидроколлоидов.</t>
   </si>
   <si>
     <t>978-5-534-07094-1</t>
   </si>
   <si>
     <t>36-1я723</t>
   </si>