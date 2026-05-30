--- v1 (2026-04-12)
+++ v2 (2026-05-30)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
-[...1 lines deleted...]
-    <t>12.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+  <si>
+    <t>31.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,75 +133,72 @@
   <si>
     <t>26.04.2023</t>
   </si>
   <si>
     <t>БЕЗОПАСНОСТЬ ПИЩЕВОЙ ПРОДУКЦИИ 4-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Донченко Л. В., Надыкта В. Д.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Технические науки</t>
   </si>
   <si>
     <t>Пищевая промышленность и общественное питание</t>
   </si>
   <si>
-    <t>В курсе изложены национальные и международные аспекты безопасности пищевой продукции с учетом требований основных международных организаций, занимающихся вопросами регулирования контроля качества и безопасности пищевого сырья и продуктов питания. Курс затрагивает вопросы нормативно-законодательной основы безопасности пищевой продукции в Российской Федерации и Таможенном союзе. Показаны основные виды и пути загрязнения продуктов питания соединениями из внешней среды и токсинами природного происхождения. Приведены потенциальные риски применения генномодифицированных организмов и нанотехнологий в производстве продуктов питания. Особое внимание уделено опасностям обогащения пищевой продукции питательными веществами без учета основных критериев безопасности питания человека, а также стратегическим направлениям его обеспечения. Содержание курса соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по аграрным направлениям, преподавателей, аспирантов и специалистов, работающих в области пищевой технологии и химии, экологии и диетологии.</t>
+    <t>В курсе изложены национальные и международные аспекты безопасности пищевой продукции с учетом требований основных международных организаций, занимающихся вопросами регулирования контроля качества и безопасности пищевого сырья и продуктов питания. Курс затрагивает вопросы нормативно-законодательной основы безопасности пищевой продукции в Российской Федерации и Таможенном союзе. Показаны основные виды и пути загрязнения продуктов питания соединениями из внешней среды и токсинами природного происхождения. Приведены потенциальные риски применения генномодифицированных организмов и нанотехнологий в производстве продуктов питания. Особое внимание уделено опасностям обогащения пищевой продукции питательными веществами без учета основных критериев безопасности питания человека, а также стратегическим направлениям его обеспечения.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-16705-4</t>
   </si>
   <si>
     <t>51.239я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>БЕЗОПАСНОСТЬ ПИЩЕВОЙ ПРОДУКЦИИ 4-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
-  </si>
-[...1 lines deleted...]
-    <t>В курсе изложены национальные и международные аспекты безопасности пищевой продукции с учетом требований основных международных организаций, занимающихся вопросами регулирования контроля качества и безопасности пищевого сырья и продуктов питания. Курс затрагивает вопросы нормативно-законодательной основы безопасности пищевой продукции в Российской Федерации и Таможенном союзе. Показаны основные виды и пути загрязнения продуктов питания соединениями из внешней среды и токсинами природного происхождения. Приведены потенциальные риски применения генномодифицированных организмов и нанотехнологий в производстве продуктов питания. Особое внимание уделено опасностям обогащения пищевой продукции питательными веществами без учета основных критериев безопасности питания человека, а также стратегическим направлениям его обеспечения. Содержание курса соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по аграрным специальностям, преподавателей, аспирантов и специалистов, работающих в области пищевой технологии и химии, экологии и диетологии.</t>
   </si>
   <si>
     <t>978-5-534-16706-1</t>
   </si>
   <si>
     <t>51.239я723</t>
   </si>
   <si>
     <t>28.02.2022</t>
   </si>
   <si>
     <t>НАЦИОНАЛЬНЫЕ КУЛИНАРНЫЕ ТРАДИЦИИ: ИСТОРИЯ ПРОДУКТОВ ПИТАНИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>В учебном пособии приведены исторические сведения об основных пищевых продуктах, а также об ученых, русских предпринимателях, способствовавших совершенствованию и развитию технологии их производства. Показано, что знание истории технологии пищевых продуктов позволяет лучше понять значимость разработок и открытий в пищевой промышленности для развития человеческой цивилизации и совершенствования общественного питания. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по естественнонаучным направлениям, аспирантов, преподавателей, специалистов НИИ, организаций и предприятий АПК, а также для тех, кто интересуется историей России.</t>
   </si>
   <si>
     <t>978-5-534-15335-4</t>
   </si>
   <si>
     <t>63.52я73</t>
   </si>
   <si>
     <t>24.03.2022</t>
   </si>
@@ -1060,753 +1057,753 @@
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>2319.0</v>
       </c>
       <c r="M6" s="9">
         <v>2549.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.668</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>584690</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>349</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1849.0</v>
       </c>
       <c r="M7" s="9">
         <v>2029.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.543</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>586510</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>349</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1849.0</v>
       </c>
       <c r="M8" s="9">
         <v>2029.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.543</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>584691</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="E9" s="6" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>422</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>2189.0</v>
       </c>
       <c r="M9" s="9">
         <v>2409.0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.631</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>585017</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>422</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>2189.0</v>
       </c>
       <c r="M10" s="9">
         <v>2409.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.631</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>584687</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="E11" s="6" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>178</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1059.0</v>
       </c>
       <c r="M11" s="9">
         <v>1159.0</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="R11" s="6" t="s">
         <v>73</v>
       </c>
-      <c r="R11" s="6" t="s">
+      <c r="S11" s="6" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.336</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>585015</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>177</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>1049.0</v>
       </c>
       <c r="M12" s="9">
         <v>1149.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q12" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="R12" s="6" t="s">
         <v>73</v>
       </c>
-      <c r="R12" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S12" s="6" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.334</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>584688</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="E13" s="6" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>223</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>1269.0</v>
       </c>
       <c r="M13" s="9">
         <v>1399.0</v>
       </c>
       <c r="N13" s="6"/>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="R13" s="6" t="s">
         <v>73</v>
       </c>
-      <c r="R13" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S13" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.39</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>585016</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>223</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>1269.0</v>
       </c>
       <c r="M14" s="9">
         <v>1399.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q14" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="R14" s="6" t="s">
         <v>73</v>
       </c>
-      <c r="R14" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S14" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
         <v>0.39</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="8">
         <v>584689</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="E15" s="6" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2026</v>
       </c>
       <c r="J15" s="8">
         <v>176</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L15" s="9">
         <v>1049.0</v>
       </c>
       <c r="M15" s="9">
         <v>1149.0</v>
       </c>
       <c r="N15" s="6"/>
       <c r="O15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q15" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="R15" s="6" t="s">
         <v>73</v>
       </c>
-      <c r="R15" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S15" s="6" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U15" s="6" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="V15" s="6"/>
       <c r="W15" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="X15" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y15" s="8">
         <v>0.333</v>
       </c>
       <c r="Z15" s="6"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="8">
         <v>585097</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="6" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="E16" s="6" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="8">
         <v>2026</v>
       </c>
       <c r="J16" s="8">
         <v>176</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L16" s="9">
         <v>1049.0</v>
       </c>
       <c r="M16" s="9">
         <v>1149.0</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P16" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q16" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="R16" s="6" t="s">
         <v>73</v>
       </c>
-      <c r="R16" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S16" s="6" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="T16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U16" s="6" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="V16" s="6"/>
       <c r="W16" s="6" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="X16" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y16" s="8">
         <v>0.333</v>
       </c>
       <c r="Z16" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>