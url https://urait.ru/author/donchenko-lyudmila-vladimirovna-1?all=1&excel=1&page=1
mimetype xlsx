--- v2 (2026-05-30)
+++ v3 (2026-07-27)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
-    <t>31.05.2026</t>
+    <t>27.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>