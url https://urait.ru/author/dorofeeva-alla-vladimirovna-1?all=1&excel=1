--- v2 (2026-02-07)
+++ v3 (2026-04-11)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>07.02.2026</t>
+    <t>11.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>