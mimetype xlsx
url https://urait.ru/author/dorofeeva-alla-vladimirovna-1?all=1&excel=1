--- v3 (2026-04-11)
+++ v4 (2026-06-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>11.04.2026</t>
+    <t>11.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,72 +133,72 @@
   <si>
     <t>11.10.2011</t>
   </si>
   <si>
     <t>ВЫСШАЯ МАТЕМАТИКА ДЛЯ ГУМАНИТАРНЫХ НАПРАВЛЕНИЙ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Дорофеева А. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Математика и статистика</t>
   </si>
   <si>
     <t>Математические методы в профессиональной деятельности. Методика обучения математике</t>
   </si>
   <si>
-    <t>Изложен курс высшей математики для студентов, специализирующихся в области гуманитарных наук. Подробно освещены разделы математики, относящиеся к теории конечных и бесконечных множеств, алгебраических структур, чисел и операций с ними. В тексте много примеров, задач, рисунков, которые делают изложение наглядным, показывают, какие задачи можно решить, используя построенную математическую теорию. Курс насыщен сведениями исторического характера, которые показывают, как создавалась наука, какая тесная связь существует между различными разделами математики. Материал соответствует федеральному государственному образовательному стандарту высшего образования третьего поколения для направления «Философия». Для студентов философских факультетов, а также студентов и аспирантов, специализирующихся в философии и лингвистике, религиоведении, политологии, социологии и психологии, юридических и педагогических науках.</t>
+    <t>Изложен курс высшей математики для студентов, специализирующихся в области гуманитарных наук. Подробно освещены разделы математики, относящиеся к теории конечных и бесконечных множеств, алгебраических структур, чисел и операций с ними. В тексте много примеров, задач, рисунков, которые делают изложение наглядным, показывают, какие задачи можно решить, используя построенную математическую теорию. Курс насыщен сведениями исторического характера, которые показывают, как создавалась наука, какая тесная связь существует между различными разделами математики. Для студентов философских факультетов, а также студентов и аспирантов, специализирующихся в философии и лингвистике, религиоведении, политологии, социологии и психологии, юридических и педагогических науках.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17098-6</t>
   </si>
   <si>
     <t>22.1я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>27.12.2012</t>
   </si>
   <si>
     <t>ВЫСШАЯ МАТЕМАТИКА. СБОРНИК ЗАДАЧ 2-е изд. Учебно-практическое пособие</t>
   </si>
   <si>
-    <t>Издание составляет комплект с учебником того же автора «Высшая математика для гуманитарных направлений». В отличие от традиционных задачников по высшей математике книга содержит раздел, где собраны задачи, относящиеся к фундаментальным понятиям математики. Представлены задачи на операции с множествами, бинарными отношениями, алгебраическими структурами, отображениями, комплексными числами. Содержатся задачи по дифференциальному и интегральному исчислению и теории рядов, теории вероятностей, математической статистике, а также задачи на проценты. В каждом разделе приведены основные определения, формулы и образцы решения задач, снабженные ответами. В задачнике имеются два приложения, содержащие формулы и задачи, решение которых повышает финансовую грамотность учащихся.</t>
+    <t>В отличие от традиционных задачников по высшей математике книга содержит раздел, где собраны задачи, относящиеся к фундаментальным понятиям математики. Представлены задачи на операции с множествами, бинарными отношениями, алгебраическими структурами, отображениями, комплексными числами. Содержатся задачи по дифференциальному и интегральному исчислению и теории рядов, теории вероятностей, математической статистике, а также задачи на проценты. В каждом разделе приведены основные определения, формулы и образцы решения задач, снабженные ответами.</t>
   </si>
   <si>
     <t>978-5-534-15648-5</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>21.08.2015</t>
   </si>
   <si>
     <t>МАТЕМАТИКА 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Изложен курс высшей математики для студентов, специализирующихся в области гуманитарных наук. Подробно освещены разделы математики, относящиеся к теории конечных и бесконечных множеств, алгебраических структур, чисел и операций с ними. В тексте много примеров, задач, рисунков, которые делают изложение наглядным, показывают, какие задачи можно решить, используя построенную математическую теорию. Курс насыщен сведениями исторического характера, которые показывают, как создавалась наука, какая тесная связь существует между различными разделами математики. Курс формирует компетенции учащихся в объеме, предусмотренном требованиями стандарта среднего (полного) общего образования по математике. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по гуманитарным направлениям и специальностям.</t>
   </si>
   <si>
     <t>978-5-534-19044-1</t>
   </si>