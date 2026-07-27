--- v4 (2026-06-10)
+++ v5 (2026-07-27)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>11.06.2026</t>
+    <t>28.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>