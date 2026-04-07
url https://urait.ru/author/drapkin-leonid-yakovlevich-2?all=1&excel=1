--- v0 (2026-02-10)
+++ v1 (2026-04-07)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
-    <t>10.02.2026</t>
+    <t>07.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>