--- v1 (2026-04-07)
+++ v2 (2026-06-09)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
-    <t>07.04.2026</t>
+    <t>09.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>24.01.2024</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИКА 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Комарова И.М.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Криминалистика и судебные экспертизы</t>
   </si>
   <si>
-    <t>Третье издание учебника для магистров юриспруденции подготовлено профессорами ведущих кафедр криминалистики России: Московского государственного университета имени М. В. Ломоносова и Уральского государственного юридического университета. В учебнике представлен ряд основных положений, отражающих актуальные вопросы современной криминалистической теории и практики, а также современные тенденции развития криминалистической науки. В настоящем издании учебника изменена его структура за счет добавления новых тем. Вместе с тем авторский стиль изложения не изменен, что помогает обучающимся разбираться в сложных вопросах материала. Контроль над полученными знаниями обеспечивают контрольные вопросы, расположенные за каждой темой. Там же предложены примерные темы магистерских диссертаций, обусловленные требованиями актуальности и практической значимости. Эти темы помогут магистранту сориентироваться в выборе направления научно-исследовательской квалификационной работы и сделать первые шаги к серьёзной научной деятельности по изучению проблем, обусловленных борьбой с преступностью. Содержание учебника соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по юридическим направлениям.</t>
+    <t>Третье издание учебника для магистров юриспруденции подготовлено профессорами ведущих кафедр криминалистики России: Московского государственного университета имени М. В. Ломоносова и Уральского государственного юридического университета. В учебнике представлен ряд основных положений, отражающих актуальные вопросы современной криминалистической теории и практики, а также современные тенденции развития криминалистической науки.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18558-4</t>
   </si>
   <si>
     <t>67.52я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>04.12.2012</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИКА. КРИМИНАЛИСТИЧЕСКАЯ ТАКТИКА 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Драпкин Л. Я.</t>
   </si>
   <si>
     <t>Гриф УМО</t>
   </si>
@@ -199,51 +199,51 @@
   <si>
     <t>КРИМИНАЛИСТИКА. ТЕОРЕТИЧЕСКИЕ ОСНОВЫ И КРИМИНАЛИСТИЧЕСКАЯ ТЕХНИКА 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-17702-2</t>
   </si>
   <si>
     <t>20.05.2015</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИЧЕСКАЯ МЕТОДИКА. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Драпкина Л.Я.</t>
   </si>
   <si>
     <t>В издании рассмотрены методы и способы расследования общественно опасных деяний, особенности расследования каждого из видов (групп) преступлений. Особое внимание уделено способам их совершения и типовым характеристикам виновных лиц. Все знания, умения и навыки, полученные при изучении техники и тактики криминалистики, в данном разделе конкретизируются и детализируются.</t>
   </si>
   <si>
     <t>978-5-534-02657-3</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИЧЕСКАЯ ТАКТИКА. Учебник для вузов</t>
   </si>
   <si>
-    <t>Издание содержит большой объем знаний об особенностях производства отдельных следственных действий, а также проведения тактических комплексов (тактических операций и комбинаций), которые позволяют преодолеть или значительно минимизировать конфликтные ситуации и ситуации тактического риска. Исследуются разнообразные организационные и управленческие ситуации, процесс принятия следственных решений (планирование, организация взаимодействия, создание системы управления раскрытием преступлений и т. д.). На практических занятиях и в процессе самостоятельной работы эти знания трансформируются в умения и навыки, овладение которыми в значительной мере определяет уровень профессиональной подготовки выпускников высшей школы.</t>
+    <t>Издание содержит большой объем знаний об особенностях производства отдельных следственных действий, а также проведения тактических комплексов (тактических операций и комбинаций), которые позволяют преодолеть или значительно минимизировать конфликтные ситуации и ситуации тактического риска. Исследуются разнообразные организационные и управленческие ситуации, процесс принятия следственных решений (планирование, организация взаимодействия, создание системы управления раскрытием преступлений и т.д.). На практических занятиях и в процессе самостоятельной работы эти знания трансформируются в умения и навыки, овладение которыми в значительной мере определяет уровень профессиональной подготовки выпускников высшей школы.</t>
   </si>
   <si>
     <t>978-5-534-02991-8</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИЧЕСКАЯ ТЕХНИКА. Учебник для вузов</t>
   </si>
   <si>
     <t>Изучение учебника позволит не только приобрести соответствующие знания, но и овладеть умениями и навыками при выявлении и фиксации различных следов, оставленных преступниками, потерпевшими и очевидцами преступлений. Знания, полученные на лекциях, закрепляются на практических занятиях, трансформируясь в умения и начальные профессиональные навыки.</t>
   </si>
   <si>
     <t>978-5-534-02852-2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>