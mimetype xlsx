--- v2 (2026-06-09)
+++ v3 (2026-08-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
-    <t>09.06.2026</t>
+    <t>10.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>