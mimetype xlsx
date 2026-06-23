--- v3 (2026-05-01)
+++ v4 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>02.05.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -163,72 +163,72 @@
   <si>
     <t>978-5-534-00863-0</t>
   </si>
   <si>
     <t>65.012.1я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>07.09.2018</t>
   </si>
   <si>
     <t>РЫНОК ТРУДА 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Яковлевой Е.Б.</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Управление персоналом. Управление человеческими ресурсами</t>
   </si>
   <si>
-    <t>В курсе рассматриваются как теоретические, так и практические проблемы формирования и функционирования рынка труда. Этот рынок отличается определенными особенностями, в первую очередь тем, что любой работник и предприниматель становятся его участниками. Рабочая сила здесь формирует предложение, а бизнес выступает в качестве покупателя. Количественные параметры рынка труда формируются под воздействием нескольких факторов: демографической ситуации в стране и миграционных процессов. В курсе раскрыты проблемы, связанные с региональной дифференциацией рынков труда, которые характеризуются значительными различиями. Структура, профессиональная подготовка и квалификационный уровень занятых в значительной степени зависит от структуры общественного производства, от характера тех изменений, которые в нем происходят. Рынок труда обладает определенной гибкостью, которая способствует увеличению занятости. Одновременно на рынке отдельные работники подвергаются дискриминации, которая снижает стимул к труду. Данный рынок нуждается в государственном регулировании, поэтому в курсе анализируются национальные модели рынков труда.</t>
+    <t>В учебнике рассматриваются как теоретические, так и практические проблемы формирования и функционирования рынка труда. Этот рынок отличается определенными особенностями, в первую очередь тем, что любой работник и предприниматель становятся его участниками. Рабочая сила здесь формирует предложение, а бизнес выступает в качестве покупателя. Количественные параметры рынка труда формируются под воздействием нескольких факторов: демографической ситуации в стране и миграционных процессов. В книге раскрыты проблемы, связанные с региональной дифференциацией рынков труда, которые характеризуются значительными различиями.</t>
   </si>
   <si>
     <t>978-5-534-09043-7</t>
   </si>
   <si>
     <t>65.9я73</t>
   </si>
   <si>
     <t>24.12.2020</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ПЕРСОНАЛОМ. РЫНОК ТРУДА 2-е изд., испр. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В учебнике рассматриваются основные закономерности развития рынка труда. Специалисту, получающему образование, необходимо представлять, как, по каким законам, с какими особенностями функционирует рынок труда. Изменения на этом рынке тесно связаны со структурой общественного производства, тенденциями, происходящими в научно-техническом прогрессе. Количество предлагаемой рабочей силы зависит от демографической ситуации в стране и от миграционных процессов в обществе. На основе спроса и предложения, с учетом всех особенностей рынка труда, формируется макроэкономическое равновесие. К особенностям данного рынка относятся дифференциация региональных рынков труда, которые обладают значительными различиями, а также то, что здесь может проявляться дискриминация. Регулирование данного рынка осуществляет государство. Проблемы рынка труда могут быть интересны всем, кто в нем участвует. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования экономических, юридических и других направлений, а также для всех имеющих отношение к найму рабочей силы и эффективному ее использованию.</t>
+    <t>В учебнике рассматриваются основные закономерности развития рынка труда. Специалисту, получающему образование, необходимо представлять, как, по каким законам, с какими особенностями функционирует рынок труда. Изменения на этом рынке тесно связаны со структурой общественного производства, тенденциями, происходящими в научно-техническом прогрессе. Количество предлагаемой рабочей силы зависит от демографической ситуации в стране и от миграционных процессов в обществе. На основе спроса и предложения, с учетом всех особенностей рынка труда, формируется макроэкономическое равновесие. К особенностям данного рынка относятся дифференциация региональных рынков труда, которые обладают значительными различиями, а также то, что здесь может проявляться дискриминация. Регулирование данного рынка осуществляет государство. Проблемы рынка труда могут быть интересны всем, кто в нем участвует.</t>
   </si>
   <si>
     <t>978-5-534-14401-7</t>
   </si>
   <si>
     <t>65.9я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>