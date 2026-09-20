--- v0 (2026-07-22)
+++ v1 (2026-09-20)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>22.07.2026</t>
+    <t>21.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -112,72 +112,72 @@
   <si>
     <t>Издательство</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>21.07.2026</t>
   </si>
   <si>
-    <t>Теория государства и права 2-е изд. Учебник для вузов</t>
-[...2 lines deleted...]
-    <t>Под ред. Берг Л.Н.</t>
+    <t>Теория государства и права: правовое воздействие и правовое регулирование 2-е изд. Учебник для вузов</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Л. Н. Берг [и др.].</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Основы государства и права. Теория государства и права</t>
   </si>
   <si>
-    <t>Курс по теории государства и права охватывает полный цикл фундаментальных ключевых тем. В нем системно раскрываются теоретико-методологические основы теории государства и права, сущность и функции государства, проблемы правопонимания, основные правовые семьи и современные тенденции их развития. Авторы описывают функционирование правового воздействия как элемента социального воздействия, механизм правового регулирования, его эффективность и пределы. В курсе также рассматриваются правотворческая, правореализационная, правоприменительная и интерпретационная практика, а также правовое поведение, меры государственного принуждения и юридический процесс. Курс ориентирован на формирование профессионального мировоззрения юриста, развитие аналитического и критического мышления, умения оценивать эффективность правовых институтов в социальном контексте. Для студентов и аспирантов юридических вузов и факультетов образовательных организаций высшего образования.</t>
+    <t>Курс теории государства и права охватывает полный цикл фундаментальных тем. В нем системно раскрываются теоретико-методологические основы теории государства и права, рассматриваются сущность, признаки и функции государства, анализируются основные подходы к правопониманию, основные правовые семьи и современные тенденции их развития. Кроме того, в курсе описывается правовое воздействие как вид социального воздействия, раскрываются предмет, пределы и эффективность правового регулирования, понятие и элементы механизма правового регулирования, рассматриваются правотворческая, правореализационная, правоприменительная и интерпретационная практика, правовое поведение, меры государственного принуждения, понятие и виды юридического процесса. Курс ориентирован на формирование профессионального правосознания, развитие аналитического и критического мышления будущих юристов. Для студентов и аспирантов юридических вузов и факультетов образовательных организаций высшего образования.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-21927-2</t>
   </si>
   <si>
     <t>67я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -795,94 +795,94 @@
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
         <v>582441</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>2499.0</v>
+        <v>2639.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2749.0</v>
+        <v>2899.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
-        <v>0.715</v>
+        <v>0.716</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>