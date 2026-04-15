--- v2 (2026-02-26)
+++ v3 (2026-04-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
-    <t>26.02.2026</t>
+    <t>15.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>