--- v3 (2026-04-15)
+++ v4 (2026-06-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
-    <t>15.04.2026</t>
+    <t>15.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -166,51 +166,51 @@
   <si>
     <t>88.84я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>06.07.2021</t>
   </si>
   <si>
     <t>МЕТОДИКА ПРЕПОДАВАНИЯ ПСИХОЛОГИИ В ВЫСШЕЙ ШКОЛЕ. Учебник для вузов</t>
   </si>
   <si>
     <t>Дубровина И. В.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Методики преподавания и обучения</t>
   </si>
   <si>
-    <t>Настоящее издание представляет собой курс по дисциплине «Методика преподавания психологии в вузе». Данный курс является обязательным при подготовке специалистов по специальности «Психология». Материал представлен с позиции разрабатываемого в отечественной психологии гуманитарного подхода. Психологическое образование рассматривается как компонент гуманитарного образования, направленного на развитие личности молодого человека, какую бы конкретную специальность он не приобретал. Курс включает две части. Первая часть посвящена вопросам преподавания психологии в вузах, готовящих специалистов по различным специальностям. Во второй части внимание акцентируется на основных смысловых моментах преподавания психологии студентам — будущим практическим психологам системы образования. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по специальности «Психология», преподавателей высшей школы, практических психологов в сфере образования.</t>
+    <t>Настоящее издание представляет собой курс по дисциплине «Методика преподавания психологии в вузе». Данный курс является обязательным при подготовке специалистов по специальности «Психология». Материал представлен с позиции разрабатываемого в отечественной психологии гуманитарного подхода. Психологическое образование рассматривается как компонент гуманитарного образования, направленного на развитие личности молодого человека, какую бы конкретную специальность он не приобретал. Курс включает две части. Первая часть посвящена вопросам преподавания психологии в вузах, готовящих специалистов по различным специальностям. Во второй части внимание акцентируется на основных смысловых моментах преподавания психологии студентам — будущим практическим психологам системы образования.</t>
   </si>
   <si>
     <t>978-5-534-14914-2</t>
   </si>
   <si>
     <t>74.268.8я73</t>
   </si>
   <si>
     <t>25.10.2024</t>
   </si>
   <si>
     <t>ПЕДАГОГИЧЕСКАЯ ПСИХОЛОГИЯ. ПСИХОЛОГИЧЕСКОЕ БЛАГОПОЛУЧИЕ ШКОЛЬНИКОВ. Учебное пособие для СПО</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Педагогика и образование. Общие работы</t>
   </si>
   <si>
     <t>В курсе проблема психологического благополучия школьников рассматривается в соответствии с приоритетной задачей воспитания детей и школьников и в контексте развития личностно-образовательных результатов учащихся в современной школе. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-20922-8</t>
   </si>
@@ -229,51 +229,51 @@
   <si>
     <t>978-5-534-17064-1</t>
   </si>
   <si>
     <t>16.06.2016</t>
   </si>
   <si>
     <t>ПСИХОЛОГО-ПЕДАГОГИЧЕСКОЕ ВЗАИМОДЕЙСТВИЕ В ОБРАЗОВАТЕЛЬНОМ ПРОЦЕССЕ 5-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Дубровиной И.В.</t>
   </si>
   <si>
     <t>В курсе дано систематическое изложение основных теоретических, методических и практических вопросов дисциплины «Психолого-педагогическое взаимодействие участников образовательного процесса». Особое внимание уделяется способам практической реализации научных знаний в работе с детьми. В основных разделах учебника представлены разнообразные программы и методы работы психолога с детьми дошкольного и школьного возраста. Курс состоит их четырех частей. В первой части представлено введение в практическую психологию образования, во второй — рассмотрена детская практическая психология (дошкольное детство; поступление ребенка в школу), в третьей части продолжается изучение детской практической психологии (школьное детство, или младший школьный возраст; отрочество; ранняя юность) и четвертая часть посвящена теме преподавания психологии в школе.</t>
   </si>
   <si>
     <t>978-5-534-18159-3</t>
   </si>
   <si>
     <t>21.07.2017</t>
   </si>
   <si>
     <t>РУКОВОДСТВО ПРАКТИЧЕСКОГО ПСИХОЛОГА. ПСИХОЛОГ В ШКОЛЕ 2-е изд., испр. и доп. Практическое пособие</t>
   </si>
   <si>
-    <t>Настоящий курс состоит из теоретической и практической частей. В теоретической части представлена проблематика психического здоровья детей и подростков, практическая часть посвящена активным методам работы психолога с детьми разных возрастов. В курс включены общие принципы и подходы к работе психолога со школьниками, конкретные программы психологической работы с детьми разных возрастных групп, а также методы получения информации о подростках. Курс дополнен списками литературы, содержащими основные фундаментальные работы по теме.</t>
+    <t>Настоящий курс состоит из теоретической и практической частей. В теоретической части представлена проблематика психического здоровья детей и подростков, практическая часть посвящена активным методам работы психолога с детьми разных возрастов. В курс включены общие принципы и подходы к работе психолога со школьниками, конкретные программы психологической работы с детьми разных возрастных групп, а также методы получения информации о подростках.</t>
   </si>
   <si>
     <t>978-5-534-08757-4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>