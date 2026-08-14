--- v4 (2026-06-14)
+++ v5 (2026-08-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
-    <t>15.06.2026</t>
+    <t>14.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>