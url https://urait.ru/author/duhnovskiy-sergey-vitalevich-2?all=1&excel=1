--- v1 (2026-02-08)
+++ v2 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>08.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -160,72 +160,72 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-16853-2</t>
   </si>
   <si>
     <t>65.246я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>11.03.2024</t>
   </si>
   <si>
     <t>ПРОФАЙЛИНГ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Духновский С. В., Злоказов К. В.</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
-    <t>Психология личности</t>
+    <t>Психология личности и семейная психология</t>
   </si>
   <si>
     <t>В учебнике рассмотрены теоретические и прикладные проблемы профайлинга. Дается представление об авторской визуально-когнитивной психотехнике развития навыков профайлинга. В книгу включены практические упражнения, предполагающие отработку навыков определения, запоминания и воспроизведения лиц с психологическими характеристиками зависимости, виктимности, манипулятивности, лживости, а также особенностей криминогенных лиц, их поведения и взаимодействия. Курс позволит самостоятельно овладеть базовыми навыками профайлинга — составления и описания портрета требуемого или искомого человека. Книга адресована докторантам, аспирантам (адъюнктам), студентам и курсантам высших учебных заведений, изучающим вопросы психодиагностики, психологии труда и юридической психологии.</t>
   </si>
   <si>
     <t>978-5-534-18959-9</t>
   </si>
   <si>
     <t>67.51я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>07.12.2020</t>
   </si>
   <si>
     <t>ПСИХОДИАГНОСТИКА. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Психодиагностика. Психоанализ. Психотерапия</t>
+    <t>Психодиагностика. Психоанализ.</t>
   </si>
   <si>
     <t>В курсе рассмотрены теоретические и прикладные проблемы психодиагностики. Раскрыты задачи, ситуации и сферы использования психодиагностики; приведены классификации тестов, основные положения процедуры тестирования и подготовки диагностического отчета; рассмотрены вопросы разработки профессиональных психологических тестов и квалификационные требования к психологу-диагносту. Описаны методики для диагностики типов, «классов опасности» и побуждений личности; психологического здоровья, зрелости и благополучия, а также переживания кризиса личностью. В курс также включены тесты, позволяющие диагностировать особенности регулятивной сферы и зависимое поведение личности. Представлены особенности диагностики межличностных отношений, а также вопросы диагностики карьеры. Курс позволит самостоятельно овладеть основными навыками составления профессионального диагностического отчета для разных категорий заказчиков. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Книга адресована докторантам, аспирантам, магистрантам и студентам высших учебных заведений, изучающим вопросы психодиагностики, а также специалистам кадровых служб различных организаций, занимающихся вопросами подбора, отбора и аттестации работников.</t>
   </si>
   <si>
     <t>978-5-534-13881-8</t>
   </si>
   <si>
     <t>88.9я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>