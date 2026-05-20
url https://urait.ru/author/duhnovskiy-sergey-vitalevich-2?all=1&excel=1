--- v2 (2026-04-03)
+++ v3 (2026-05-20)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>03.04.2026</t>
+    <t>21.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -151,72 +151,72 @@
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Управление персоналом. Управление человеческими ресурсами</t>
   </si>
   <si>
     <t>Вопросы обеспечения кадровой безопасности являются важными для любой организации. Особую актуальность заявленная проблематика приобретает в системе государственной гражданской и муниципальной службы. В данном учебнике рассмотрены проблемы кадровой безопасности как феномена организации, профессионализма и карьеры в аспекте безопасности организации, психологической надежности и кадровых рисков государственных гражданских и муниципальных служащих, проанализированы вопросы кадровой политики и стратегий управления персоналом в контексте кадровой безопасности организации.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-16853-2</t>
   </si>
   <si>
     <t>65.246я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>11.03.2024</t>
   </si>
   <si>
-    <t>ПРОФАЙЛИНГ. Учебник и практикум для вузов</t>
+    <t>Профайлинг. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Духновский С. В., Злоказов К. В.</t>
   </si>
   <si>
+    <t>Обложка</t>
+  </si>
+  <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Психология личности и семейная психология</t>
   </si>
   <si>
-    <t>В учебнике рассмотрены теоретические и прикладные проблемы профайлинга. Дается представление об авторской визуально-когнитивной психотехнике развития навыков профайлинга. В книгу включены практические упражнения, предполагающие отработку навыков определения, запоминания и воспроизведения лиц с психологическими характеристиками зависимости, виктимности, манипулятивности, лживости, а также особенностей криминогенных лиц, их поведения и взаимодействия. Курс позволит самостоятельно овладеть базовыми навыками профайлинга — составления и описания портрета требуемого или искомого человека. Книга адресована докторантам, аспирантам (адъюнктам), студентам и курсантам высших учебных заведений, изучающим вопросы психодиагностики, психологии труда и юридической психологии.</t>
-[...2 lines deleted...]
-    <t>978-5-534-18959-9</t>
+    <t>В курсе рассмотрены теоретические и прикладные проблемы профайлинга. Дается представление об авторской визуально-когнитивной психотехнике развития навыков профайлинга. В куос включены практические упражнения, предполагающие отработку навыков определения, запоминания и воспроизведения лиц с психологическими характеристиками зависимости, виктимности, манипулятивности, лживости, а также особенностей криминогенных лиц, их поведения и взаимодействия. Курс позволит самостоятельно овладеть базовыми навыками профайлинга — составления и описания портрета требуемого или искомого человека. Курс адресован докторантам, аспирантам (адъюнктам), студентам и курсантам высших учебных заведений, изучающим вопросы психодиагностики, психологии труда и юридической психологии.</t>
+  </si>
+  <si>
+    <t>978-5-534-22211-1</t>
   </si>
   <si>
     <t>67.51я73</t>
-  </si>
-[...1 lines deleted...]
-    <t>60*90/16</t>
   </si>
   <si>
     <t>07.12.2020</t>
   </si>
   <si>
     <t>ПСИХОДИАГНОСТИКА. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Психодиагностика. Психоанализ.</t>
   </si>
   <si>
     <t>В курсе рассмотрены теоретические и прикладные проблемы психодиагностики. Раскрыты задачи, ситуации и сферы использования психодиагностики; приведены классификации тестов, основные положения процедуры тестирования и подготовки диагностического отчета; рассмотрены вопросы разработки профессиональных психологических тестов и квалификационные требования к психологу-диагносту. Описаны методики для диагностики типов, «классов опасности» и побуждений личности; психологического здоровья, зрелости и благополучия, а также переживания кризиса личностью. В курс также включены тесты, позволяющие диагностировать особенности регулятивной сферы и зависимое поведение личности. Представлены особенности диагностики межличностных отношений, а также вопросы диагностики карьеры. Курс позволит самостоятельно овладеть основными навыками составления профессионального диагностического отчета для разных категорий заказчиков. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Книга адресована докторантам, аспирантам, магистрантам и студентам высших учебных заведений, изучающим вопросы психодиагностики, а также специалистам кадровых служб различных организаций, занимающихся вопросами подбора, отбора и аттестации работников.</t>
   </si>
   <si>
     <t>978-5-534-13881-8</t>
   </si>
   <si>
     <t>88.9я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -594,51 +594,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kadrovaya-bezopasnost-organizacii-586929" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/profayling-589718" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psihodiagnostika-588558" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kadrovaya-bezopasnost-organizacii-586929" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/profayling-600904" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psihodiagnostika-588558" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -889,161 +889,161 @@
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
         <v>0.402</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
-        <v>589718</v>
+        <v>600904</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
-        <v>157</v>
+        <v>138</v>
       </c>
       <c r="K6" s="6" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="L6" s="9">
-        <v>619.0</v>
+        <v>599.0</v>
       </c>
       <c r="M6" s="9">
-        <v>679.0</v>
+        <v>659.0</v>
       </c>
       <c r="N6" s="6"/>
       <c r="O6" s="6" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="R6" s="6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="X6" s="6" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="Y6" s="8">
-        <v>0.247</v>
+        <v>0.185</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>588558</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>353</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1869.0</v>
       </c>
       <c r="M7" s="9">
         <v>2059.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>57</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>58</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.548</v>
       </c>
       <c r="Z7" s="6"/>
     </row>