--- v3 (2026-05-20)
+++ v4 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>21.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -184,51 +184,51 @@
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Психология личности и семейная психология</t>
   </si>
   <si>
     <t>В курсе рассмотрены теоретические и прикладные проблемы профайлинга. Дается представление об авторской визуально-когнитивной психотехнике развития навыков профайлинга. В куос включены практические упражнения, предполагающие отработку навыков определения, запоминания и воспроизведения лиц с психологическими характеристиками зависимости, виктимности, манипулятивности, лживости, а также особенностей криминогенных лиц, их поведения и взаимодействия. Курс позволит самостоятельно овладеть базовыми навыками профайлинга — составления и описания портрета требуемого или искомого человека. Курс адресован докторантам, аспирантам (адъюнктам), студентам и курсантам высших учебных заведений, изучающим вопросы психодиагностики, психологии труда и юридической психологии.</t>
   </si>
   <si>
     <t>978-5-534-22211-1</t>
   </si>
   <si>
     <t>67.51я73</t>
   </si>
   <si>
     <t>07.12.2020</t>
   </si>
   <si>
     <t>ПСИХОДИАГНОСТИКА. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Психодиагностика. Психоанализ.</t>
   </si>
   <si>
-    <t>В курсе рассмотрены теоретические и прикладные проблемы психодиагностики. Раскрыты задачи, ситуации и сферы использования психодиагностики; приведены классификации тестов, основные положения процедуры тестирования и подготовки диагностического отчета; рассмотрены вопросы разработки профессиональных психологических тестов и квалификационные требования к психологу-диагносту. Описаны методики для диагностики типов, «классов опасности» и побуждений личности; психологического здоровья, зрелости и благополучия, а также переживания кризиса личностью. В курс также включены тесты, позволяющие диагностировать особенности регулятивной сферы и зависимое поведение личности. Представлены особенности диагностики межличностных отношений, а также вопросы диагностики карьеры. Курс позволит самостоятельно овладеть основными навыками составления профессионального диагностического отчета для разных категорий заказчиков. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Книга адресована докторантам, аспирантам, магистрантам и студентам высших учебных заведений, изучающим вопросы психодиагностики, а также специалистам кадровых служб различных организаций, занимающихся вопросами подбора, отбора и аттестации работников.</t>
+    <t>В курсе рассмотрены теоретические и прикладные проблемы психодиагностики. Раскрыты задачи, ситуации и сферы использования психодиагностики; приведены классификации тестов, основные положения процедуры тестирования и подготовки диагностического отчета; рассмотрены вопросы разработки профессиональных психологических тестов и квалификационные требования к психологу-диагносту. Описаны методики для диагностики типов, «классов опасности» и побуждений личности; психологического здоровья, зрелости и благополучия, а также переживания кризиса личностью. В курс также включены тесты, позволяющие диагностировать особенности регулятивной сферы и зависимое поведение личности. Представлены особенности диагностики межличностных отношений, а также вопросы диагностики карьеры. Курс позволит самостоятельно овладеть основными навыками составления профессионального диагностического отчета для разных категорий заказчиков.</t>
   </si>
   <si>
     <t>978-5-534-13881-8</t>
   </si>
   <si>
     <t>88.9я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>