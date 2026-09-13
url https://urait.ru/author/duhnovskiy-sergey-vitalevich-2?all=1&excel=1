--- v4 (2026-07-13)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -846,54 +846,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>233</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1309.0</v>
+        <v>1379.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1439.0</v>
+        <v>1519.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -916,54 +916,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>138</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="9">
-        <v>599.0</v>
+        <v>629.0</v>
       </c>
       <c r="M6" s="9">
-        <v>659.0</v>
+        <v>689.0</v>
       </c>
       <c r="N6" s="6"/>
       <c r="O6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>50</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>51</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
@@ -984,54 +984,54 @@
       <c r="B7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>353</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1869.0</v>
+        <v>1959.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2059.0</v>
+        <v>2149.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>48</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>57</v>
       </c>