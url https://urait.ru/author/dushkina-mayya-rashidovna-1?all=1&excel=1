--- v1 (2026-02-06)
+++ v2 (2026-04-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>06.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>