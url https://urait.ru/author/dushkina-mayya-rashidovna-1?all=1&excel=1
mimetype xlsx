--- v2 (2026-04-02)
+++ v3 (2026-06-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>03.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,99 +133,99 @@
   <si>
     <t>15.10.2019</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ВЛИЯНИЯ В ДЕЛОВОМ ОБЩЕНИИ И СОЦИАЛЬНЫХ КОММУНИКАЦИЯХ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Душкина М. Р.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Социальная и организационная психология</t>
   </si>
   <si>
-    <t>Знание законов психологии влияния представляет собой сегодня мощное оружие, ведь каждый человек, осознанно или нет, пытается манипулировать окружающими для достижения своих целей. Умение противостоять такому влиянию можно назвать «техникой психологической безопасности» социальных коммуникаций. Особенно актуальна эта проблема в деловом общении и социальных коммуникациях, где манипулятивное воздействие может привести к самым негативным последствиям. Первая часть рассматривает теоретические аспекты психологии влияния в социальных коммуникациях и деловом общении. Вторая содержит практические рекомендации по овладению техниками влияния и противостояния психологическим манипуляциям в коммуникациях и взаимодействии. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Книга предназначена студентам гуманитарных , экономических и социально-экономических специальностей, но будет интересна специалистам в сфере социальной психологии, массовых, социальных и деловых коммуникаций, а также полезна практикам, управленцам всех уровней</t>
+    <t>Знание законов психологии влияния представляет собой сегодня мощное оружие, ведь каждый человек, осознанно или нет, пытается манипулировать окружающими для достижения своих целей. Умение противостоять такому влиянию можно назвать «техникой психологической безопасности» социальных коммуникаций. Особенно актуальна эта проблема в деловом общении и социальных коммуникациях, где манипулятивное воздействие может привести к самым негативным последствиям. Первая часть рассматривает теоретические аспекты психологии влияния в социальных коммуникациях и деловом общении. Вторая содержит практические рекомендации по овладению техниками влияния и противостояния психологическим манипуляциям в коммуникациях и взаимодействии.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-12475-0</t>
   </si>
   <si>
     <t>88.4я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>25.02.2020</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ РЕКЛАМЫ И СВЯЗЕЙ С ОБЩЕСТВЕННОСТЬЮ В МАРКЕТИНГЕ. Учебник для вузов</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Реклама и связи с общественностью</t>
   </si>
   <si>
-    <t>В учебнике подробно представлены связи с общественностью (PR) и реклама как важные массовые социальные коммуникации, одна из функций управления и системная маркетинговая коммуникация, раскрыты психологические основы PR и рекламы, рассмотрено множество технологий, методов и приемов информационно-психологического воздействия в рекламных и PR-коммуникациях. Работа обобщает огромное количество литературных источников, авторские материалы, исследования и разработки по проблеме проектирования и реализации PR-кампаний в рамках ИМК и программ продвижения на рынках товаров/услуг/идей. Содержит ценный практический материал для самостоятельной работы в форме кейсов и ситуационных задач. Работа имеет междисциплинарный характер. Первое издание книги стало победителем международного конкурса в области общественных связей PROBA-IPRA Golden World Awards как «Лучшая работа по теории PR». Рекомендуется студентам всех специальностей, прежде всего экономических и гуманитарных, может быть полезна руководителям, специалистам в области связей с общественностью, рекламы, внутренних и внешних коммуникаций, управления персоналом, маркетологам всех специализаций, а также всем интересующимся миром рекламы и PR.</t>
+    <t>В учебнике подробно представлены связи с общественностью (PR) и реклама как важные массовые социальные коммуникации, одна из функций управления и системная маркетинговая коммуникация, раскрыты психологические основы PR и рекламы, рассмотрено множество технологий, методов и приемов информационно-психологического воздействия в рекламных и PR-коммуникациях. Работа обобщает огромное количество литературных источников, авторские материалы, исследования и разработки по проблеме проектирования и реализации PR-кампаний в рамках ИМК и программ продвижения на рынках товаров/услуг/идей. Содержит ценный практический материал для самостоятельной работы в форме кейсов и ситуационных задач. Работа имеет междисциплинарный характер. Первое издание книги стало победителем международного конкурса в области общественных связей PROBA-IPRA Golden World Awards как «Лучшая работа по теории PR».</t>
   </si>
   <si>
     <t>978-5-534-12786-7</t>
   </si>
   <si>
     <t>65.47я73</t>
   </si>
   <si>
     <t>24.01.2024</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ РЕКЛАМЫ И СВЯЗЕЙ С ОБЩЕСТВЕННОСТЬЮ В МАРКЕТИНГЕ. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В курсе подробно представлены связи с общественностью (PR) и реклама как важные массовые социальные коммуникации, одна из функций управления и системная маркетинговая коммуникация, раскрыты психологические основы PR и рекламы, рассмотрено множество технологий, методов и приемов информационно-психологического воздействия в рекламных и PR-коммуникациях. Курс обобщает огромное количество литературных источников, авторские материалы, исследования и разработки по проблеме проектирования и реализации PR-кампаний в рамках ИМК и программ продвижения на рынках товаров/услуг/идей. Содержит ценный практический материал для самостоятельной работы в форме кейсов и ситуационных задач. Курс имеет междисциплинарный характер. Первое издание стало победителем международного конкурса в области общественных связей PROBA-IPRA Golden World Awards как «Лучшая работа по теории PR». Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
+    <t>В курсе подробно представлены связи с общественностью (PR) и реклама как важные массовые социальные коммуникации, одна из функций управления и системная маркетинговая коммуникация, раскрыты психологические основы PR и рекламы, рассмотрено множество технологий, методов и приемов информационно-психологического воздействия в рекламных и PR-коммуникациях. Курс обобщает огромное количество литературных источников, авторские материалы, исследования и разработки по проблеме проектирования и реализации PR-кампаний в рамках ИМК и программ продвижения на рынках товаров/услуг/идей. Содержит ценный практический материал для самостоятельной работы в форме кейсов и ситуационных задач. Курс имеет междисциплинарный характер. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-18710-6</t>
   </si>
   <si>
     <t>03.04.2024</t>
   </si>
   <si>
     <t>СВЯЗИ С ОБЩЕСТВЕННОСТЬЮ. Учебник для СПО</t>
   </si>
   <si>
     <t xml:space="preserve"> М. Р. Душкина.</t>
   </si>
   <si>
     <t>Маркетинг</t>
   </si>
   <si>
     <t>В курсе подробно представлены связи с общественностью (PR) и реклама как важные массовые социальные коммуникации, одна из функций управления и системная маркетинговая коммуникация, раскрыты психологические основы PR и рекламы, рассмотрено множество технологий, методов и приемов информационно-психологического воздействия в рекламных и PR-коммуникациях. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-19025-0</t>
   </si>
   <si>
     <t>65.47я723</t>
   </si>