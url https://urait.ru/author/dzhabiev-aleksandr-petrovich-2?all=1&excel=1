--- v2 (2026-03-05)
+++ v3 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>05.03.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,75 +133,75 @@
   <si>
     <t>10.04.2020</t>
   </si>
   <si>
     <t>ОСНОВЫ ТАМОЖЕННОГО ДЕЛА 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Джабиев А. П., Староверова К. О., Кудрявицкая Т. С. ; Под общ. ред. Джабиева А.П.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Государственное и муниципальное управление</t>
   </si>
   <si>
     <t>Налоговая, таможенная, бюджетная системы. Государственные закупки</t>
   </si>
   <si>
-    <t>Авторы предлагаемого курса попытались всесторонне рассмотреть основополагающие и базовые принципы перспективных направлений таможенного регулирования внешнеэкономической деятельности в Российской Федерации. Основное назначение курса — помочь в освоении студентами правовых и организационных основ таможенного дела. На углубленном уровне раскрыты содержание и проблемы реализации основных институтов таможенной политики, сформированных в рамках функционирования ЕАЭС. В курсе учтены последние изменения в законодательстве, регулирующем таможенное дело.</t>
+    <t>Авторы предлагаемого учебника попытались всесторонне рассмотреть основополагающие и базовые принципы перспективных направлений таможенного регулирования внешнеэкономической деятельности в Российской Федерации. Основное назначение учебника — помочь в освоении студентами правовых и организационных основ таможенного дела. На углубленном уровне раскрыты содержание и проблемы реализации основных институтов таможенной политики, сформированных в рамках функционирования ЕАЭС. В учебнике учтены последние изменения в законодательстве, регулирующем таможенное дело.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-13241-0</t>
   </si>
   <si>
     <t>30.609я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>29.05.2023</t>
   </si>
   <si>
     <t>ТАМОЖЕННЫЕ ПРОЦЕДУРЫ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Джабиев А. П.</t>
   </si>
   <si>
-    <t>Основное назначение курса «Таможенные процедуры», состоящего из 14 тем, — помочь в освоении студентами правовых, теоретических основ и практических навыков таможенных операций товаров при помещении их под различные таможенные процедуры. На углубленном уровне раскрыты содержание, применение и условия помещения товаров под таможенные процедуры. Курс обладает существенной новизной по сравнению с ранее изданными аналогичными учебниками. Отличительной особенностью курса является то, что в нем учебный материал дополняется и расширяется новейшими законодательными и нормативными актами и сведениями с учетом введенных в отношении Российской Федерации санкций и торговых ограничений. Современный методический аппарат (вопросы и задания для самоконтроля, примерные темы для подготовки докладов, рекомендуемая литература, словарь терминов и определений) способствует успешному освоению студентами предлагаемого курса «Таможенные процедуры». Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся по направлению подготовки «Таможенное дело» (уровень «специалитет»), а также для бакалавров, магистрантов высших учебных заведений, обучающихся по экономическим специальностям. Будет полезен аспирантам, преподавателям, изучающим или преподающим дисциплины по таможенному делу.</t>
+    <t>Основное назначение курса «Таможенные процедуры», состоящего из 14 тем, — помочь в освоении студентами правовых, теоретических основ и практических навыков таможенных операций товаров при помещении их под различные таможенные процедуры. На углубленном уровне раскрыты содержание, применение и условия помещения товаров под таможенные процедуры. Курс обладает существенной новизной по сравнению с ранее изданными аналогичными учебниками. Отличительной особенностью курса является то, что в нем учебный материал дополняется и расширяется новейшими законодательными и нормативными актами и сведениями с учетом введенных в отношении Российской Федерации санкций и торговых ограничений. Современный методический аппарат (вопросы и задания для самоконтроля, примерные темы для подготовки докладов, рекомендуемая литература, словарь терминов и определений) способствует успешному освоению студентами предлагаемого курса «Таможенные процедуры».</t>
   </si>
   <si>
     <t>978-5-534-16451-0</t>
   </si>
   <si>
     <t>65я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>