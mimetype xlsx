--- v3 (2026-06-23)
+++ v4 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>23.06.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -889,54 +889,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>470</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1929.0</v>
+        <v>2409.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2119.0</v>
+        <v>2649.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>