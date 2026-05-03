--- v2 (2026-03-03)
+++ v3 (2026-05-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
-    <t>03.03.2026</t>
+    <t>04.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>