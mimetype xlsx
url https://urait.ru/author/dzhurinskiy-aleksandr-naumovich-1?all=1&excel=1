--- v3 (2026-05-03)
+++ v4 (2026-07-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
-    <t>04.05.2026</t>
+    <t>03.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -160,117 +160,117 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-00981-1</t>
   </si>
   <si>
     <t>74.03я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>17.10.2018</t>
   </si>
   <si>
     <t>ИСТОРИЯ ПЕДАГОГИКИ И ОБРАЗОВАНИЯ 4-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В учебнике дано целостное рассмотрение истории зарубежного и российского образования на фоне становления и развития педагогической мысли. Предпринята попытка параллельного рассмотрения исторического развития педагогической мысли и практики воспитания у разных народов в одни и те же хронологические периоды: в первобытном обществе, в эпоху цивилизаций Древнего Востока и античного мира, в период Средневековья и Возрождения, в эпоху Нового и Новейшего времени с XVII до конца XX в. в странах европейской цивилизации. После каждой главы приведены списки основной и дополнительной литературы для самостоятельного изучения.</t>
+    <t>В учебнике дано целостное рассмотрение истории зарубежного и российского образования на фоне становления и развития педагогической мысли. Предпринята попытка параллельного рассмотрения исторического развития педагогической мысли и практики воспитания у разных народов в одни и те же хронологические периоды: в первобытном обществе, в эпоху цивилизаций Древнего Востока и античного мира, в период Средневековья и Возрождения, в эпоху Нового и Новейшего времени с XVII в. до конца XX в. в странах европейской цивилизации.</t>
   </si>
   <si>
     <t>978-5-534-10201-7</t>
   </si>
   <si>
     <t>74.03я723</t>
   </si>
   <si>
     <t>18.10.2013</t>
   </si>
   <si>
     <t>ИСТОРИЯ ПЕДАГОГИКИ И ОБРАЗОВАНИЯ. С ДРЕВНЕЙШИХ ВРЕМЕН ДО XXI ВЕКА 3-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Джуринский А. Н.</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>История педагогики и образования</t>
   </si>
   <si>
-    <t>Курс отличается насыщенностью фактического материала, оригинальным стилем изложения, глубиной авторского анализа. Он представляет собой результат многолетнего кропотливого труда ученого-педагога. В курсе рассмотрена история мировой и отечественной педагогики с древнейших времен до XX и XXI веков. Тенденции развития педагогической мысли и образования в России и в мире анализируются как целостный и взаимосвязанный процесс. Представлены ведущие педагогические идеи, концепции, теории, направления эволюции образования.</t>
+    <t>Курс представляет собой результат многолетнего кропотливого труда ученого-педагога. В ней рассмотрена история мировой и отечественной педагогики, тенденции развития педагогической мысли и образования в России и в мире анализируются как целостный и взаимосвязанный процесс. Представлены ведущие педагогические идеи, концепции, теории, направления эволюции образования.</t>
   </si>
   <si>
     <t>978-5-534-18261-3</t>
   </si>
   <si>
     <t>25.10.2023</t>
   </si>
   <si>
     <t>ИСТОРИЯ ПЕДАГОГИКИ И ОБРАЗОВАНИЯ. С ДРЕВНЕЙШИХ ВРЕМЕН ДО XXI ВЕКА 3-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>978-5-534-18262-0</t>
   </si>
   <si>
     <t>16.10.2014</t>
   </si>
   <si>
     <t>ПОЛИКУЛЬТУРНОЕ ОБРАЗОВАНИЕ В МНОГОНАЦИОНАЛЬНОМ СОЦИУМЕ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Педагогика и образование. Общие работы</t>
   </si>
   <si>
     <t>Предлагаемый учебник обладает несомненной оригинальностью в силу того, что в нем при опоре на методологию сравнительной педагогики анализируются философские, культурологические основы, субъекты, принципы, цели, содержание, методики поликультурного образования. Новизна подобного анализа состоит в рассмотрении теории и практики поликультурного образования в контексте конкуренции различных идей и практик обучения и воспитания в многонациональном социуме. В учебнике анализируются теория и практика поликультурного (мультикультурного) образования в контексте идей, опыта, традиций воспитания и обучения с учетом многокультурности и многоэтничности современного мира. Особое внимание уделено соответствующим проблемам в России.</t>
   </si>
   <si>
     <t>978-5-534-00645-2</t>
   </si>
   <si>
     <t>74.04я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>07.12.2016</t>
   </si>
   <si>
     <t>СРАВНИТЕЛЬНАЯ ПЕДАГОГИКА 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В учебнике в сопоставительном плане анализируются педагогика и образование в России и в мире. Рассмотрены педагогические идеи, концепции и теории, направления реформирования общего и высшего образования. Особенность издания заключается в том, что приведены теоретические и практические ответы на вопросы, которые возникают в условиях глобализации. После каждой главы приведены вопросы и задания, которые помогут студентам самостоятельно усвоить материал.</t>
+    <t>В учебнике в сопоставительном плане анализируются педагогика и образование в России и в мире. Рассмотрены педагогические идеи, концепции и теории, направления реформирования общего и высше- го образования. Особенность издания заключается в том, что приведены теоретические и практические ответы на вопросы, которые возникают в условиях глобализации. После каждой главы приведены вопросы и задания, которые помогут студентам самостоятельно усвоить материал.</t>
   </si>
   <si>
     <t>978-5-9916-7169-9</t>
   </si>
   <si>
     <t>74.6я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>