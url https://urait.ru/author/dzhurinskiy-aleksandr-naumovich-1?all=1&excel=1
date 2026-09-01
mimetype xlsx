--- v4 (2026-07-03)
+++ v5 (2026-09-01)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
-    <t>03.07.2026</t>
+    <t>01.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>