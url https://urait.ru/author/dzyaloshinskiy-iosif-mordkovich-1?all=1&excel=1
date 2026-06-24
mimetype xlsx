--- v3 (2026-04-30)
+++ v4 (2026-06-24)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>30.04.2026</t>
+    <t>24.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -163,87 +163,87 @@
   <si>
     <t>978-5-534-21647-9</t>
   </si>
   <si>
     <t>88.53я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>09.09.2024</t>
   </si>
   <si>
     <t>ПРОФЕССИОНАЛЬНАЯ ЭТИКА ЖУРНАЛИСТА 2-е изд. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Дзялошинский И. М.</t>
   </si>
   <si>
     <t>Гуманитарные науки</t>
   </si>
   <si>
     <t>Журналистика и издательское дело</t>
   </si>
   <si>
-    <t>Курс, находящийся перед вами, существенно отличается от многих работ, посвященных проблемам профессиональной этики журналиста. В нем показаны особенности современного этапа развития средств массовой информации, испытывающих огромное давление со стороны развивающихся информационных технологий, которые открыли новую эру в журналистике и новый этап в осмыслении профессиональных этических норм. Морально-нравственная регуляция журналистской деятельности рассмотрена сквозь призму усиливающихся во всем мире процессов институционального регулирования медиа. Не секрет, что регулированием процессов, происходящих в сфере массовых коммуникаций, сегодня занимаются (или стремятся заниматься) органы государственной власти, собственники медиаресурсов, церковь, негосударственные, некоммерческие организации, имеющие возможность влиять на ситуацию в медиапространстве. Помимо анализа существующих этических кодексов, разработанных различными журналистскими организациями, предложены новые подходы к формированию принципов журналистской этики.</t>
+    <t>Курс, находящийся перед вами, существенно отличается от многих работ, посвященных проблемам профессиональной этики журналиста. В нем показаны особенности современного этапа развития средств массовой информации, испытывающих огромное давление со стороны развивающихся информационных технологий, которые открыли новую эру в журналистике и новый этап в осмыслении профессиональных этических норм. Морально-нравственная регуляция журналистской деятельности рассмотрена сквозь призму усиливающихся во всем мире процессов институционального регулирования медиа. Не секрет, что регулированием процессов, происходящих в сфере массовых коммуникаций, сегодня занимаются (или стремятся заниматься) органы государственной власти, собственники медиаресурсов, церковь, негосударственные, некоммерческие организации, имеющие возможность влиять на ситуацию в медиапространстве.</t>
   </si>
   <si>
     <t>978-5-534-19988-8</t>
   </si>
   <si>
     <t>76.01я73</t>
   </si>
   <si>
     <t>08.05.2015</t>
   </si>
   <si>
     <t>РИТОРИКА. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Логика. Риторика</t>
   </si>
   <si>
-    <t>В книге собраны материалы, направленные на теоретическое и практическое освоение курса «Риторика». Задачи курса - дать представление о предмете, основных категориях и понятиях риторики, ее культурно-историческом генезисе и месте в системе форм словесной культуры, а также рассмотреть факторы, от которых зависит успех речевого взаимодействия с аудиторией в ситуациях делового общения. После каждой главы приведены вопросы для самопроверки, которые помогут проверить качество усвоения материала. В состав издания также входят практикум, словарь необходимых терминов и список рекомендуемой литературы.</t>
+    <t>В книге собраны материалы, направленные на теоретическое и практическое освоение курса «Риторика». Задачи курса - дать представление о предмете, основных категориях и понятиях риторики, ее культурно-историческом генезисе и месте в системе форм словесной культуры, а также рассмотреть факторы, от которых зависит успех речевого взаимодействия с аудиторией (в ситуациях делового общения). После каждой главы приведены вопросы для самопроверки, которые помогут проверить качество усвоения материала. В состав издания также входят практикум, словарь необходимых терминов и список рекомендуемой литературы.</t>
   </si>
   <si>
     <t>978-5-534-02665-8</t>
   </si>
   <si>
     <t>83.7я73</t>
   </si>
   <si>
     <t>15.07.2019</t>
   </si>
   <si>
     <t>СОВРЕМЕННЫЙ МЕДИАТЕКСТ. ОСОБЕННОСТИ СОЗДАНИЯ И ФУНКЦИОНИРОВАНИЯ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Настоящий курс предназначен для изучения базовых представлений о процессах функционирования различных типов текстов, создаваемых или размещаемых в современных медиа. Курс знакомит с теоретическими исследованиями текстов и деятельности по созданию текстов, рассматривает роль текстов в формировании внутреннего мира и жизненного пространства современного человека. Много внимания уделено описанию особенностей медиатекстов. Соответствует Федеральному государственному образовательному стандарту высшего профессионального образования третьего поколения. Для студентов бакалавриата и магистратуры, обучающихся по направлениям «Журналистика», «Связи с общественностью», «Политология», «Социология», а также для широкого круга обучающихся.</t>
+    <t>Настоящий учебник предназначен для изучения базовых представлений о процессах функционирования различных типов текстов, создаваемых или размещаемых в современных медиа. Учебник знакомит с теоретическими исследованиями текстов и деятельности по созданию текстов, рассматривает роль текстов в формировании внутреннего мира и жизненного пространства современного человека. Много внимания уделено описанию особенностей медиатекстов. Соответствует Федеральному государственному образовательному стандарту высшего профессионального образования третьего поколения. Для студентов бакалавриата и магистратуры, обучающихся по направлениям «Журналистика», «Связи с общественностью», «Политология», «Социология», а также для широкого круга читателей.</t>
   </si>
   <si>
     <t>978-5-534-11621-2</t>
   </si>
   <si>
     <t>80я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>