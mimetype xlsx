--- v3 (2026-05-20)
+++ v4 (2026-07-12)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
-[...1 lines deleted...]
-    <t>20.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+  <si>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,87 +133,90 @@
   <si>
     <t>19.05.2017</t>
   </si>
   <si>
     <t>ЦЕНООБРАЗОВАНИЕ 7-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Касьяненко Т.Г.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Торговое дело и ценообразование</t>
   </si>
   <si>
-    <t>Издание поможет получить необходимые знания в вопросах механизма ценообразования, определения ценовой политики и ценовой стратегии развития предприятия. В учебнике изложены общеэкономические подходы, представлен анализ прикладных аспектов, обобщена национальная практика ценообразования, учтен прогрессивный мировой опыт, раскрыта успешная ценовая политика ведущих фирм мира. Рассмотрены вопросы ценообразования на товарные линии, пакетного ценообразования, ценообразования с учетом фактора времени, ценообразования в условиях электронной торговли и совершенно новый вопрос взаимосвязи ценообразования и оценки бизнеса. Каждая глава учебника сопровождается практикумом с контрольными вопросами, тестами и задачами для самостоятельного решения.</t>
+    <t>Изложены общеэкономические подходы, представлен анализ прикладных аспектов, обобщена национальная практика ценообразования, учтен прогрессивный мировой опыт, раскрыта успешная ценовая политика ведущих фирм мира. Рассмотрены вопросы ценообразования на товарные линии, пакетного ценообразования, ценообразования с учетом фактора времени, ценообразования в условиях электронной торговли и совершенно новый вопрос взаимосвязи ценообразования и оценки бизнеса.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-16890-7</t>
   </si>
   <si>
     <t>65.011.3я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>26.06.2023</t>
   </si>
   <si>
     <t>ЦЕНООБРАЗОВАНИЕ В ОТРАСЛЯХ ЭКОНОМИКИ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Издание поможет получить необходимые знания в вопросах определения ценовой политики и ценовой стратегии развития предприятия. В курсе обобщена национальная практика ценообразования, раскрыта успешная ценовая политика ведущих фирм мира. Рассмотрены вопросы ценообразования на товарные линии, пакетного ценообразования, ценообразования с учетом фактора времени, ценообразования в условиях электронной торговли и совершенно новый вопрос взаимосвязи ценообразования и оценки бизнеса. Каждая тема курса сопровождается практикумом с контрольными вопросами и задачами для самостоятельного решения. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-16680-4</t>
   </si>
   <si>
     <t>25.05.2017</t>
   </si>
   <si>
     <t>ЦЕНЫ И ЦЕНООБРАЗОВАНИЕ 7-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
+  </si>
+  <si>
+    <t>Курс поможет получить необходимые знания в вопросах механизма ценообразования, определения ценовой политики и ценовой стратегии развития предприятия. В курсе изложены общеэкономи-ческие подходы, представлен анализ прикладных аспектов, обобщена национальная практика ценообразования, учтен прогрессивный мировой опыт, раскрыта успешная ценовая политика ведущих фирм мира. Рассмотрены вопросы ценообразования на товарные линии, пакетного ценообразования, ценообразования с учетом фактора времени, ценообразования в условиях электронной торговли и совершенно новый вопрос взаимосвязи ценообразования и оценки бизнеса. Каждая тема курса сопровождается практикумом с контрольными вопросами, тестами и задачами для самостоятельного решения.</t>
   </si>
   <si>
     <t>978-5-534-16892-1</t>
   </si>
   <si>
     <t>65.011.3я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -992,61 +995,61 @@
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>2179.0</v>
       </c>
       <c r="M7" s="9">
         <v>2399.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>39</v>
+        <v>52</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.629</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>