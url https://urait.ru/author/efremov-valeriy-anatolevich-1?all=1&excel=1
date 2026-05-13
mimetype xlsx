--- v2 (2026-03-23)
+++ v3 (2026-05-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
-    <t>23.03.2026</t>
+    <t>14.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>