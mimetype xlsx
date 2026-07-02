--- v3 (2026-05-13)
+++ v4 (2026-07-02)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
-[...1 lines deleted...]
-    <t>14.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+  <si>
+    <t>02.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -217,63 +217,60 @@
   <si>
     <t>04.06.2015</t>
   </si>
   <si>
     <t>РУССКИЙ ЯЗЫК И КУЛЬТУРА РЕЧИ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Черняк В.Д.</t>
   </si>
   <si>
     <t>Учебник построен в соответствии с новыми функциональными ориентациями дисциплины «Русский язык и культура речи» и ставит задачей не только развитие речевой компетенции студентов, но и расширение их представлений о русском языке, о современной речевой ситуации, о речевом портрете нашего современника. Авторы рассматривают актуальные для речевого поведения аспекты бытования русского слова, нормы русской речи, стилистические аспекты речевой культуры, основы речевой коммуникации. Издание содержит теоретический материал и большое количество практических заданий для аудиторной и самостоятельной работы студентов.</t>
   </si>
   <si>
     <t>978-5-534-02663-4</t>
   </si>
   <si>
     <t>81.2Рус-5я73</t>
   </si>
   <si>
     <t>12.04.2016</t>
   </si>
   <si>
     <t>РУССКИЙ ЯЗЫК И КУЛЬТУРА РЕЧИ 4-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>В курсе наряду с теорией представлены материалы для аудиторной и самостоятельной работы учащихся. Авторы не только охарактеризовали нормы русского языка и речи, но и отразили своеобразие современной речевой ситуации, а на примерах текстов показали эффективность использования тех или иных языковых средств. С помощью данного курса студент сможет овладеть нормами литературного языка, научится эффективно отбирать языковые средства в соответствии с целями коммуникации и применять правила речевого воздействия.</t>
+    <t>В издании наряду с теорией представлены и материалы для аудиторной и самостоятельной работы учащихся. Авторы не только охарактеризовали нормы русского языка и речи, но и отразили своеобразие современной речевой ситуации, а на примерах текстов показали эффективность использования тех или иных языковых средств. С помощью данного учебника студент сможет овладеть нормами литературного языка, научится эффективно отбирать языковые средства в соответствии с целями коммуникации и применять правила речевого воздействия.</t>
   </si>
   <si>
     <t>978-5-534-04154-5</t>
   </si>
   <si>
     <t>05.05.2016</t>
   </si>
   <si>
     <t>РУССКИЙ ЯЗЫК И КУЛЬТУРА РЕЧИ 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
-  </si>
-[...1 lines deleted...]
-    <t>В курсе наряду с теорией представлены и материалы для аудиторной и самостоятельной работы учащихся. Авторы не только охарактеризовали нормы русского языка и речи, но и отразили своеобразие современной речевой ситуации, а на примерах текстов показали эффективность использования тех или иных языковых средств. С помощью данного курса студент сможет овладеть нормами литературного языка, научится эффективно отбирать языковые средства в соответствии с целями коммуникации и применять правила речевого воздействия.</t>
   </si>
   <si>
     <t>978-5-534-00832-6</t>
   </si>
   <si>
     <t>81.2Рус-5я723</t>
   </si>
   <si>
     <t>12.12.2011</t>
   </si>
   <si>
     <t>Русский язык и культура речи. Практикум. Словарь 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Черняк В. Д.</t>
   </si>
   <si>
     <t>Практикум построен с учетом современной концепции культуры речи, предполагающей формирование языковой и коммуникативной компетенции студентов вузов. Словарь включает базовые понятия речевой культуры и призван способствовать расширению знаний о русской речевой культуре, формировать навыки осознанной оценки современной речи. Адресовано преподавателям филологических дисциплин и журналистам, студентам вузов, колледжей, абитуриентам, старшеклассникам.</t>
   </si>
   <si>
     <t>978-5-534-19264-3</t>
   </si>
   <si>
     <t>81.2Рус-2я73</t>
   </si>
@@ -1290,201 +1287,201 @@
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>2029.0</v>
       </c>
       <c r="M10" s="9">
         <v>2229.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>54</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>55</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.591</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>600382</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="E11" s="6" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>480</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>2449.0</v>
       </c>
       <c r="M11" s="9">
         <v>2689.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>54</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>55</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.702</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>600383</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>480</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>2449.0</v>
       </c>
       <c r="M12" s="9">
         <v>2689.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>54</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>55</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.702</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
   </hyperlinks>