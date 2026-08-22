--- v4 (2026-07-02)
+++ v5 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
-    <t>02.07.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>