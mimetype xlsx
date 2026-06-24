--- v2 (2026-03-03)
+++ v3 (2026-06-24)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
-[...1 lines deleted...]
-    <t>03.03.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+  <si>
+    <t>24.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -167,53 +167,50 @@
     <t>20.09.2024</t>
   </si>
   <si>
     <t>ЛИЧНОСТНО-ОРИЕНТИРОВАННОЕ ЦИФРОВОЕ ОБРАЗОВАНИЕ. МАТЕРИАЛЫ ЮРАЙТ.АКАДЕМИИ. ВЫПУСК 9</t>
   </si>
   <si>
     <t>Под ред. Антипиной Д.М., Пучниной Е.В., Сафонова А.А., Под общ. ред. Рыбкиной Н.В.</t>
   </si>
   <si>
     <t>Образовательные и педагогические технологии</t>
   </si>
   <si>
     <t>Этот сборник — результат долгой, насыщенной и упорной работы многих талантливых специалистов в сфере образования. Команда Образовательной платформы «Юрайт» благодарит каждого эксперта и слушателя. Мы работаем для вас! Материалы сборника распространяются на условиях Creative Commons (CC?BY-NC) в рамках просветительского проекта Образовательной платформы «Юрайт». По любым вопросам обращайтесь на pr@urait.ru</t>
   </si>
   <si>
     <t>978-5-534-20488-9</t>
   </si>
   <si>
     <t>20.04.2022</t>
   </si>
   <si>
     <t>ПАРТНЕРСТВА В ЦИФРОВОМ ОБРАЗОВАНИИ 2022—2030. МАТЕРИАЛЫ ВЕБИНАРОВ, БЕСЕД И ИССЛЕДОВАНИЙ ЮРАЙТ.АКАДЕМИИ. ВЫПУСК 5. ЗИМНЯЯ ШКОЛА ПРЕПОДАВАТЕЛЯ 2022</t>
   </si>
   <si>
     <t>Сост. Сафонов А. А., Кокая Э. Т., Частова П. А., Матыс О. И.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Обложка</t>
   </si>
   <si>
     <t>Педагогика и образование. Общие работы</t>
   </si>
   <si>
     <t>В сборник вошли материалы и тезисы онлайн-классов и дискуссий X Зимней школы преподавателя, проходившей с 31 января по 4 февраля 2022 г. Редакция «Юрайта» составила тексты на основе выступлений российских и зарубежных преподавателей, исследователей, администраторов и работодателей. Сборник освещает проблемы партнерства в цифровом образовании и цифровых технологиях, взаимодействия цифрового образования и государства, научной интеграции, экономических аспектов цифрового образования, международной кооперации в образовании и многое другое. В сборник также вошли проектные задания слушателей Школы и материалы осеннего семестра 2021. Материалы сборника распространяются на условиях Creative Commons (CC BY-NC). Для широкого круга читателей, интересующихся проблемами образования.</t>
   </si>
   <si>
     <t>978-5-534-15586-0</t>
   </si>
   <si>
     <t>21.04.2021</t>
   </si>
   <si>
     <t>ЦИФРОВЫЕ НАВЫКИ ДЛЯ ДИСТАНТА. МАТЕРИАЛЫ ВЕБИНАРОВ, БЕСЕД И ИССЛЕДОВАНИЙ ЮРАЙТ.АКАДЕМИИ. ВЫПУСК 1. 2020 ГОД</t>
   </si>
   <si>
     <t xml:space="preserve"> А. А. Сафонов [и др.] ; составители А. А. Сафонов, П. А. Частова.</t>
   </si>
   <si>
     <t>В сборник вошли материалы и тезисы онлайн-классов и дискуссий Юрайт.Академии и VII Летней школы преподавателя, состоявшихся в 2020 г. Редакция Юрайта составила тексты на основе выступлений преподавателей, исследователей, администраторов и представителей EdTech. Сборник освещает фундаментальные и прикладные проблемы цифрового образования. Юрайт.Академия совместно с теоретиками и практиками современного образования делится лучшими наблюдениями и приемами, формулирует предложения по развитию, анализирует теоретические и практические аспекты. Для широкого круга читателей, интересующихся проблемами образования.</t>
   </si>
   <si>
     <t>978-5-534-14656-1</t>
   </si>
@@ -982,147 +979,147 @@
       <c r="A7" s="8">
         <v>589134</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>208</v>
       </c>
       <c r="K7" s="6" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>829.0</v>
+        <v>959.0</v>
       </c>
       <c r="M7" s="9">
-        <v>909.0</v>
+        <v>1049.0</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R7" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="S7" s="6" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6">
         <v>94.3</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y7" s="8">
-        <v>0.269</v>
+        <v>0.372</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>482713</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="E8" s="6" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2021</v>
       </c>
       <c r="J8" s="8">
         <v>275</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>389.0</v>
       </c>
       <c r="M8" s="9">
         <v>429.0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R8" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6">
         <v>94.3</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y8" s="8">
         <v>0.352</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
   </hyperlinks>