--- v1 (2026-03-17)
+++ v2 (2026-05-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
-    <t>17.03.2026</t>
+    <t>03.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>