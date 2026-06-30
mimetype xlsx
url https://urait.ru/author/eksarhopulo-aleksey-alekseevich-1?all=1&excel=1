--- v2 (2026-05-03)
+++ v3 (2026-06-30)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
-    <t>03.05.2026</t>
+    <t>30.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>19.05.2023</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИКА В СХЕМАХ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Эксархопуло А. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Криминалистика и судебные экспертизы</t>
   </si>
   <si>
-    <t>Издание представляет собой краткое изложение учебного курса криминалистики в виде схем и классификаций, иллюстрированных фотоснимками, рисунками, чертежами и иными графическими формами наглядного отображения информации, существенно облегчающими восприятие сложного материала. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по юридическим направлениям, аспирантов, преподавателей юридических вузов, практических работников.</t>
+    <t>Издание представляет собой краткое изложение учебного курса криминалистики в виде схем и классификаций, иллюстрированных фотоснимками, рисунками, чертежами и иными графическими формами наглядного отображения информации, существенно облегчающими восприятие сложного материала.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-16382-7</t>
   </si>
   <si>
     <t>67.52я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИКА В СХЕМАХ 3-е изд., пер. и доп. Учебное пособие для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Пособие представляет собой краткое изложение учебного курса криминалистики в виде схем и классификаций, иллюстрированных фотоснимками, рисунками, чертежами и иными графическими формами наглядного отображения информации, существенно облегчающими восприятие сложного материала.</t>
   </si>
@@ -205,63 +205,63 @@
   <si>
     <t>12.12.2018</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИКА: ИСТОРИЯ И ПЕРСПЕКТИВЫ РАЗВИТИЯ. Монография</t>
   </si>
   <si>
     <t>Актуальные монографии</t>
   </si>
   <si>
     <t>В монографии рассмотрены основные этапы развития криминалистики, формирования ее как отдельной отрасли знания, современные тенденции. Особое внимание уделено историческим предпосылкам новых подходов и методик в криминалистике, институту специальных познаний в разрезе истории российского судопроизводства. Авторы высказывают оригинальные идеи о возможностях реформирования досудебного производства.</t>
   </si>
   <si>
     <t>978-5-534-09497-8</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>06.03.2024</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИЧЕСКАЯ ТЕХНИКА 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Курс представляет собой систематизированное издание наиболее сложного для изучения раздела криминалистики — криминалистической техники. Издание включает основные вопросы как традиционных отраслей криминалистической техники (судебная фотография, трасология, судебная баллистика, почерковедение и т. д.), так и новых, окончательно еще не сформировавшихся (криминалистическая фоноскопия, судебная одорология и др.). Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по юридическим направлениям и специальностям, а также практических работников правоохранительных органов.</t>
+    <t>Курс представляет собой систематизированное издание наиболее сложного для изучения раздела криминалистики — криминалистической техники. Издание включает основные вопросы как традиционных отраслей криминалистической техники (судебная фотография, трасология, судебная баллистика, почерковедение и т. д.), так и новых, окончательно еще не сформировавшихся (криминалистическая фоноскопия, судебная одорология и др.).</t>
   </si>
   <si>
     <t>978-5-534-18195-1</t>
   </si>
   <si>
     <t>09.02.2021</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИЧЕСКАЯ ЭКСПЕРТИЗА МАТЕРИАЛОВ УГОЛОВНЫХ ДЕЛ. Учебник для вузов</t>
   </si>
   <si>
-    <t>Курс посвящен теории и практике использования специальных криминалистических знаний при исследовании материалов уголовных дел, проводимом с целью выяснения качества работы следствия и суда. В предлагаемом курсе освещаются проблемы правовой экспертизы, обосновывается допустимость иных форм использования в уголовном судопроизводстве юридических знаний в качестве специальных. Свои выводы и предложения автор иллюстрирует примерами как из истории развития уголовно-процессуального законодательства России, так и из собственной практики дачи экспертно-процессуальных заключений. Автор отстаивает идею привлечения сведущих лиц для научной оценки собранных доказательств, прежде всего с точки зрения их достоверности, а также для исследования материалов уголовных дел в целях общественного контроля над правосудием и как способа исправления допущенных следствием и судом ошибок. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по юридическим направлениям.</t>
+    <t>Курс посвящен теории и практике использования специальных криминалистических знаний при исследовании материалов уголовных дел, проводимом с целью выяснения качества работы следствия и суда. В предлагаемом курсе освещаются проблемы правовой экспертизы, обосновывается допустимость иных форм использования в уголовном судопроизводстве юридических знаний в качестве специальных. Свои выводы и предложения автор иллюстрирует примерами как из истории развития уголовно-процессуального законодательства России, так и из собственной практики дачи экспертно-процессуальных заключений. Автор отстаивает идею привлечения сведущих лиц для научной оценки собранных доказательств, прежде всего с точки зрения их достоверности, а также для исследования материалов уголовных дел в целях общественного контроля над правосудием и как способа исправления допущенных следствием и судом ошибок.</t>
   </si>
   <si>
     <t>978-5-534-14117-7</t>
   </si>
   <si>
     <t>18.10.2022</t>
   </si>
   <si>
     <t>РАССЛЕДОВАНИЕ ПРЕСТУПЛЕНИЙ, СОВЕРШАЕМЫХ НА ПРЕДПРИЯТИЯХ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА. Учебник для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Настоящий курс посвящен формированию соответствующих компетенций по расследованию преступлений в сфере топливо-энергетического комплекса. Изложенный учебный материал представлен в удобном для восприятия виде, отражают наиболее значимые проблемы, возникающие при расследовании рассматриваемых видов преступлений, предлагаются пути их решения. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс может быть использован при реализации образовательных программ по направлению «Юриспруденция». Также определенный интерес может представлять для практикующий юристов и аспирантов.</t>
   </si>
   <si>
     <t>978-5-534-15777-2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">