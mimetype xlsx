--- v3 (2026-06-30)
+++ v4 (2026-08-29)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
-    <t>30.06.2026</t>
+    <t>30.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>