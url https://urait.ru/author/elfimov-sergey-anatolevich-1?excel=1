--- v1 (2026-02-08)
+++ v2 (2026-04-01)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>09.02.2026</t>
+    <t>01.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>