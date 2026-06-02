--- v2 (2026-04-01)
+++ v3 (2026-06-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>01.04.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -163,75 +163,75 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-15033-9</t>
   </si>
   <si>
     <t>34.44я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>08.02.2021</t>
   </si>
   <si>
     <t>ПОДЪЕМНО-ТРАНСПОРТНЫЕ УСТАНОВКИ. ПРОЕКТИРОВАНИЕ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Степыгин В. И., Чертов Е. Д., Елфимов С. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
-    <t>Рассмотрены конструкции, даны методика и примеры расчета параметров подъемно-транспортных установок и отдельных механизмов подъемно-транспортного оборудования, применяемых в пищевом производстве, в объеме учебно-технических заданий, а также необходимые справочные материалы. Приведены рекомендации по разработке конструкторской документации и оформлению курсового проекта. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Курс рассчитан в первую очередь на студентов, обучающихся по специальности «Машины и аппараты пищевых производств» направления подготовки специалистов «Пищевая инженерия» и по специальности «Технология хранения и переработки зерна» направления «Производство продуктов питания из растительного сырья», однако его положения могут быть использованы при выполнении расчетно-графических работ и курсовых проектов (работ) студентами других специальностей, имеющих в своих учебных планах дисциплины «Подъемно-транспортное оборудование» и «Механизация подъемно-транспортных, погрузочно-разгрузочных и складских работ».</t>
+    <t>Рассмотрены конструкции, даны методика и примеры расчета параметров подъемно-транспортных установок и отдельных механизмов подъемно-транспортного оборудования, применяемых в пищевом производстве, в объеме учебно-технических заданий, а также необходимые справочные материалы. Приведены рекомендации по разработке конструкторской документации и оформлению курсового проекта. Курс рассчитан в первую очередь на студентов, обучающихся по специальности «Машины и аппараты пищевых производств» направления подготовки специалистов «Пищевая инженерия» и по специальности «Технология хранения и переработки зерна» направления «Производство продуктов питания из растительного сырья», однако его положения могут быть использованы при выполнении расчетно-графических работ и курсовых проектов (работ) студентами других специальностей, имеющих в своих учебных планах дисциплины «Подъемно-транспортное оборудование» и «Механизация подъемно-транспортных, погрузочно-разгрузочных и складских работ».</t>
   </si>
   <si>
     <t>978-5-534-13284-7</t>
   </si>
   <si>
     <t>39.9я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>18.08.2021</t>
   </si>
   <si>
     <t>ПОДЪЕМНО-ТРАНСПОРТНЫЕ УСТАНОВКИ. ПРОЕКТИРОВАНИЕ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Рассмотрены конструкции, даны методика и примеры расчета параметров подъемно-транспортных установок и отдельных механизмов подъемно-транспортного оборудования, применяемых в пищевом производстве, в объеме учебно-технических заданий, а также необходимые справочные материалы. Приведены рекомендации по разработке конструкторской документации и оформлению курсового проекта. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс рассчитан в первую очередь на студентов, обучающихся по специальности «Машины и аппараты пищевых производств» направления подготовки специалистов «Пищевая инженерия» и по специальности «Технология хранения и переработки зерна» направления «Производство продуктов питания из растительного сырья», однако его положения могут быть использованы при выполнении расчетно-графических работ и курсовых проектов (работ) студентами других специальностей, имеющих в своих учебных планах дисциплины «Подъемно-транспортное оборудование» и «Механизация подъемно-транспортных, погрузочно-разгрузочных и складских работ».</t>
+    <t>Рассмотрены конструкции, даны методика и примеры расчета параметров подъемно-транспортных установок и отдельных механизмов подъемно-транспортного оборудования, применяемых в пищевом производстве, в объеме учебно-технических заданий, а также необходимые справочные материалы. Приведены рекомендации по разработке конструкторской документации и оформлению курсового проекта.</t>
   </si>
   <si>
     <t>978-5-534-15129-9</t>
   </si>
   <si>
     <t>39.9я723</t>
   </si>
   <si>
     <t>02.06.2021</t>
   </si>
   <si>
     <t>ПОДЪЕМНО-ТРАНСПОРТНЫЕ УСТАНОВКИ. Учебное пособие для вузов</t>
   </si>
   <si>
     <t>Степыгин В. И., Елфимов С. А.</t>
   </si>
   <si>
     <t>В основу содержания издания положен курс лекций по учебной дисциплине «Подъемно-транспортные установки». В нем излагаются теоретические и практические основы дисциплины ПТУ, рассматриваются этапы проектирования основных видов подъемно-транспортного оборудования, используемого в пищевой промышленности. После каждой темы приведены контрольные вопросы для самостоятельной проверки пройденного материала. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс предназначен для студентов высших учебных заведений, обучающихся по инженерно-техническим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-14064-4</t>
   </si>
   <si>
     <t>ПОДЪЕМНО-ТРАНСПОРТНЫЕ УСТАНОВКИ. Учебное пособие для СПО</t>
   </si>