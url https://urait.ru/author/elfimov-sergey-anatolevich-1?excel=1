--- v3 (2026-06-02)
+++ v4 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>02.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -199,60 +199,60 @@
   <si>
     <t>18.08.2021</t>
   </si>
   <si>
     <t>ПОДЪЕМНО-ТРАНСПОРТНЫЕ УСТАНОВКИ. ПРОЕКТИРОВАНИЕ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Рассмотрены конструкции, даны методика и примеры расчета параметров подъемно-транспортных установок и отдельных механизмов подъемно-транспортного оборудования, применяемых в пищевом производстве, в объеме учебно-технических заданий, а также необходимые справочные материалы. Приведены рекомендации по разработке конструкторской документации и оформлению курсового проекта.</t>
   </si>
   <si>
     <t>978-5-534-15129-9</t>
   </si>
   <si>
     <t>39.9я723</t>
   </si>
   <si>
     <t>02.06.2021</t>
   </si>
   <si>
-    <t>ПОДЪЕМНО-ТРАНСПОРТНЫЕ УСТАНОВКИ. Учебное пособие для вузов</t>
+    <t>ПОДЪЕМНО-ТРАНСПОРТНЫЕ УСТАНОВКИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Степыгин В. И., Елфимов С. А.</t>
   </si>
   <si>
     <t>В основу содержания издания положен курс лекций по учебной дисциплине «Подъемно-транспортные установки». В нем излагаются теоретические и практические основы дисциплины ПТУ, рассматриваются этапы проектирования основных видов подъемно-транспортного оборудования, используемого в пищевой промышленности. После каждой темы приведены контрольные вопросы для самостоятельной проверки пройденного материала. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс предназначен для студентов высших учебных заведений, обучающихся по инженерно-техническим направлениям.</t>
   </si>
   <si>
-    <t>978-5-534-14064-4</t>
+    <t>978-5-534-19526-2</t>
   </si>
   <si>
     <t>ПОДЪЕМНО-ТРАНСПОРТНЫЕ УСТАНОВКИ. Учебное пособие для СПО</t>
   </si>
   <si>
     <t>В основу содержания издания положен курс лекций по учебной дисциплине «Подъемно-транспортные установки». В нем излагаются теоретические и практические основы дисциплины ПТУ, рассматриваются этапы проектирования основных видов подъемно-транспортного оборудования, используемого в пищевой промышленности. После каждой темы приведены контрольные вопросы для самостоятельной проверки пройденного материала. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс предназначен для студентов образовательных учреждений среднего профессионального образования, обучающихся по инженерно-техническим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-19527-9</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -621,51 +621,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/detali-mashin-testy-588639" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/podemno-transportnye-ustanovki-proektirovanie-587889" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/podemno-transportnye-ustanovki-proektirovanie-588061" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/podemno-transportnye-ustanovki-543026" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/podemno-transportnye-ustanovki-588180" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/detali-mashin-testy-588639" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/podemno-transportnye-ustanovki-proektirovanie-587889" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/podemno-transportnye-ustanovki-proektirovanie-588061" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/podemno-transportnye-ustanovki-587888" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/podemno-transportnye-ustanovki-588180" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1056,115 +1056,115 @@
         <v>39</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>57</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>41</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>58</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>59</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Y7" s="8">
         <v>0.448</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
-        <v>543026</v>
+        <v>587888</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>62</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="J8" s="8">
-        <v>200</v>
+        <v>147</v>
       </c>
       <c r="K8" s="6" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1079.0</v>
+        <v>789.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1189.0</v>
+        <v>869.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="O8" s="6" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>63</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>41</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>64</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Y8" s="8">
-        <v>0.362</v>
+        <v>0.196</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>588180</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>