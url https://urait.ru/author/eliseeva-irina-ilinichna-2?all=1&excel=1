--- v2 (2026-03-27)
+++ v3 (2026-05-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
-    <t>27.03.2026</t>
+    <t>23.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,84 +133,84 @@
   <si>
     <t>08.10.2021</t>
   </si>
   <si>
     <t>БИЗНЕС-СТАТИСТИКА 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Елисеевой И.И.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Математика и статистика</t>
   </si>
   <si>
     <t>Статистика</t>
   </si>
   <si>
-    <t>В курсе рассматриваются основные направления применения статистических методов на предприятии, их нацеленность на анализ эффективности использования ресурсов (материальных и трудовых), измерение результатов работы предприятия, оценки финансовой устойчивости и рисков. Статистические методы раскрываются применительно к целям и задачам, возникающим в управлении текущей деятельностью предприятия, инвестициями и разработкой бизнес-стратегии. Особое внимание в курсе уделено статистическим методам контроля и анализа качества продукции, а также средствам визуализации данных. Изложение материала иллюстрируется примерами, взятыми из практики современного российского бизнеса, а также работ государственной статистики в области бизнес демографии и анализа деловой активности. Курс содержит не только теоретическую часть, которая изложена в электронном и печатном виде, но и практическую часть, включающую тесты, задания и видео. Курс включает дополнительный практический материал, размещенный на сайте urait.ru. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс ориентирован на студентов бакалавриата, обучающихся по направлениям «Экономика» и «Менеджмент», аспирантов, слушателей программ профессиональной переподготовки и повышения квалификации, а также может быть полезен всем тем, кто заинтересован в повышении своей личной эффективности.</t>
+    <t>В курсе рассматриваются основные направления применения статистических методов на предприятии, их нацеленность на анализ эффективности использования ресурсов (материальных и трудовых), измерение результатов работы предприятия, оценки финансовой устойчивости и рисков. Статистические методы раскрываются применительно к целям и задачам, возникающим в управлении текущей деятельностью предприятия, инвестициями и разработкой бизнес-стратегии. Особое внимание в курсе уделено статистическим методам контроля и анализа качества продукции, а также средствам визуализации данных. Изложение материала иллюстрируется примерами, взятыми из практики современного российского бизнеса, а также работ государственной статистики в области бизнес демографии и анализа деловой активности. Курс содержит не только теоретическую часть, которая изложена в электронном и печатном виде, но и практическую часть, включающую тесты, задания и видео.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-14822-0</t>
   </si>
   <si>
     <t>65.051я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
-    <t>15.03.2016</t>
-[...5 lines deleted...]
-    <t>Под ред. Елисеевой И.И., Клупта М.А.</t>
+    <t>05.05.2026</t>
+  </si>
+  <si>
+    <t>ДЕМОГРАФИЯ И СТАТИСТИКА НАСЕЛЕНИЯ 4-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Э.К. Васильева [и др.]; под научной редакцией И.И. Елисеевой, М.А. Клупта.</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Специальные социологические дисциплины</t>
   </si>
   <si>
-    <t>Учебник охватывает все разделы дисциплины «Демография и статистика населения». Раскрываются основные понятия и история формирования демографической науки. Детально рассматриваются проблемы столь масштабной статистической работы, какой является перепись населения. Подчеркивается внедрение в российскую статистику международных стандартов. Подробно рассматриваются методы изучения рождаемости и смертности, семейной структуры населения, брачности и разводимости, а также направления анализа миграции и то значение, которое приобрела миграция в современном мире. Обсуждаются основные теории воспроизводства населения, особое внимание уделяется теории демографического перехода. Показывается значение демографических процессов для практики государственного управления, формирования демографической политики. Это не просто учебник, это увлекательное изложение истории возникновения знаний о населении, совершенствовании методов изучения состава населения и тех процессах, которые определяют численность живущих на Земле и в каждой отдельной стране рождаемости и смертности. Какова вероятность дожить до определенного возраста и сколько лет жизни осталось, грозит ли развод тем, кто находится в браке, и есть ли шанс создания семьи, рождения детей? Почему люди меняют место жительства и какова роль государства в регулировании демографических процессов? Ответы на эти и многие другие вопросы вы найдете в этой книге. «Демография и статистика населения» представляет новый тип учебника, отличающийся, с одной стороны, высоким академическим уровнем и соответствием образовательным стандартам, а с другой - своей энциклопедичностью, широким охватом острых проблем современного демографического развития.</t>
-[...2 lines deleted...]
-    <t>978-5-534-00355-0</t>
+    <t>Учебник охватывает все разделы дисциплины «Демография и статистика населения». Раскрываются основные понятия и история формирования демографической науки. Детально рассматриваются проблемы столь масштабной статистической работы, какой является перепись населения. Подчеркивается внедрение в российскую статистику международных стандартов. Подробно рассматриваются методы изучения рождаемости и смертности, семейной структуры населения, брачности и разводимости, а также направления анализа миграции и то значение, которое приобрела миграция в современном мире. Обсуждаются основные теории воспроизводства населения, особое внимание уделяется теории демографического перехода. Показывается значение демографических процессов для практики государственного управления, формирования демографической политики.</t>
+  </si>
+  <si>
+    <t>978-5-534-21972-2</t>
   </si>
   <si>
     <t>60.7я73</t>
   </si>
   <si>
     <t>16.09.2023</t>
   </si>
   <si>
     <t>СТАТИСТИКА 4-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Курс подготовлен преподавателями кафедры статистики и эконометрики Санкт-Петербургского государственного экономического университета. Рассматриваются основные статистические методы, применяемые для сбора, обобщения, представления и анализа массовых данных, относящихся к социальным или экономическим явлениям и процессам. Излагаются основные методы статистического исследования с использованием пакета Microsoft Office Excel. Учтены современные требования развития российской экономики и информационного обеспечения решения социальных проблем. При рассмотрении всех вопросов приводятся многочисленные примеры, что повышает усвоение изучаемого материала. Содержание курса соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-19581-1</t>
   </si>
   <si>
     <t>СТАТИСТИКА 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
@@ -238,66 +238,66 @@
   <si>
     <t>В курсе рассмотрены методы сбора данных, методы вариационного и корреляционного анализов, индексный метод, анализ динамики и прогнозирования, кластерный анализ и др. Представлена система показателей статистики населения. Также описана система показателей национального богатства, инвестиций, уровня жизни населения и пр. Особое внимание уделено статистике финансовых институтов (показателей банковской деятельности и страхования). Подробно изложены такие темы статистики финансового рынка, как статистика денежного обращения, цен и инфляции. Отдельная глава посвящена системе национальных счетов по экономике в целом и на региональном уровне, включая показатели, характеризующие макроэкономические процессы. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям и профилям.</t>
   </si>
   <si>
     <t>978-5-534-15117-6</t>
   </si>
   <si>
     <t>19.06.2023</t>
   </si>
   <si>
     <t>СТАТИСТИКА ФИНАНСОВ 6-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В курсе дается представление о статистической науке, ее предмете и методе. Студенты знакомятся с организацией государственной статистики в Российской Федерации, требованиями, предъявляемые к статистическим данным. В курсе представлена статистика результатов экономической деятельности, экономическая сущность инвестиций, а также рассматривается система показателей финансовой деятельности секторов государственного управления. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям и профилям.</t>
   </si>
   <si>
     <t>978-5-534-16150-2</t>
   </si>
   <si>
     <t>26.09.2023</t>
   </si>
   <si>
     <t>СТАТИСТИКА. ПРАКТИКУМ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В практикуме представлены примеры решения типовых задач, контрольные задания и тесты, вопросы для самоподготовки по трем разделам дисциплины «Статистика»: теории статистики, социально-экономической статистике и статистике финансов. Ориентирован на использование программного продукта Excel. Практикум отвечает требованиям федерального государственного образовательного стандарта высшего профессионального образования третьего поколения. Предназначен для подготовки бакалавров по направлениям «Экономика» и «Менеджмент».</t>
+    <t>В практикуме представлены примеры решения типовых задач, контрольные задания и тесты, вопросы для самоподготовки по трем разделам дисциплины «Статистика»: теории статистики, социально-экономической статистике и статистике финансов. Ориентирован на использование программного продукта Excel. Практикум отвечает требованиям федерального государственного образовательного стандарта высшего профессионального образования третьего поколения.</t>
   </si>
   <si>
     <t>978-5-534-17879-1</t>
   </si>
   <si>
     <t>26.03.2012</t>
   </si>
   <si>
     <t>ЭКОНОМЕТРИКА. Учебник для вузов</t>
   </si>
   <si>
     <t>Эконометрика. Финансовая математика</t>
   </si>
   <si>
-    <t>Учебник охватывает все основные разделы современного курса эконометрики. Рассматриваются этапы возникновения и развития эконометрики, методы построения и оценки качества парной и множественной регрессий. Особое внимание уделяется мультиколлинеарности и гетероскедастичности случайных остатков, а также прогнозированию на основе модели множественной регрессии. Обсуждаются возможности построения регрессии с разнотипными переменными, разные виды регрессии с фиктивными переменными. Освещаются проблемы структурного моделирования. Подробно рассматривается эконометрика временных рядов начиная с моделирования изолированного временного ряда, моделей по временным рядам, с лаговыми переменными и заканчивая моделями ARMA, ARIMA, ARCH и GARCH. Обсуждается проблема коинтеграции. Одна из глав посвящена анализу панельных данных, в рамках которой выделены модель с фиксированными эффектами и модель со случайными эффектами. Обсуждаются проблемы выбора модели и качества подгонки.</t>
+    <t>Учебник охватывает все основные разделы современного курса эконометрики, отвечающего требованиям подготовки магистров по экономическим направлениям. Рассматриваются этапы возникновения и развития эконометрики, методы построения и оценки качества парной и множественной регрессий. Особое внимание уделяется мультиколлинеарности и гетероскедастичности случайных остатков, а также прогнозированию на основе модели множественной регрессии. Книга предназначена для магистрантов высших учебных заведений и факультетов экономических направлений.</t>
   </si>
   <si>
     <t>978-5-534-00313-0</t>
   </si>
   <si>
     <t>65в6я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -666,51 +666,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/biznes-statistika-583977" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/demografiya-i-statistika-naseleniya-582941" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/statistika-582564" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/statistika-583706" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/statistika-587195" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/statistika-finansov-589043" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/statistika-praktikum-582769" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekonometrika-582522" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/biznes-statistika-583977" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/demografiya-i-statistika-naseleniya-590764" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/statistika-582564" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/statistika-583706" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/statistika-587195" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/statistika-finansov-589043" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/statistika-praktikum-582769" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekonometrika-582522" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -961,115 +961,115 @@
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
         <v>0.658</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
-        <v>582941</v>
+        <v>590764</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
-        <v>405</v>
+        <v>378</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>2109.0</v>
+        <v>1979.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2319.0</v>
+        <v>2179.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>50</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
-        <v>0.611</v>
+        <v>0.578</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>582564</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>