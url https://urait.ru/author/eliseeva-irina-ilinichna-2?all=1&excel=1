--- v3 (2026-05-23)
+++ v4 (2026-07-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
-    <t>23.05.2026</t>
+    <t>23.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -163,51 +163,51 @@
   <si>
     <t>978-5-534-14822-0</t>
   </si>
   <si>
     <t>65.051я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>05.05.2026</t>
   </si>
   <si>
     <t>ДЕМОГРАФИЯ И СТАТИСТИКА НАСЕЛЕНИЯ 4-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Э.К. Васильева [и др.]; под научной редакцией И.И. Елисеевой, М.А. Клупта.</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Специальные социологические дисциплины</t>
   </si>
   <si>
-    <t>Учебник охватывает все разделы дисциплины «Демография и статистика населения». Раскрываются основные понятия и история формирования демографической науки. Детально рассматриваются проблемы столь масштабной статистической работы, какой является перепись населения. Подчеркивается внедрение в российскую статистику международных стандартов. Подробно рассматриваются методы изучения рождаемости и смертности, семейной структуры населения, брачности и разводимости, а также направления анализа миграции и то значение, которое приобрела миграция в современном мире. Обсуждаются основные теории воспроизводства населения, особое внимание уделяется теории демографического перехода. Показывается значение демографических процессов для практики государственного управления, формирования демографической политики.</t>
+    <t>Курс охватывает все разделы дисциплины «Демография и статистика населения». Раскрываются основные понятия и история формирования демографической науки. Детально рассматриваются проблемы столь масштабной статистической работы, какой является перепись населения. Подчеркивается внедрение в российскую статистику международных стандартов. Подробно рассматриваются методы изучения рождаемости и смертности, семейной структуры населения, брачности и разводимости, а также направления анализа миграции и то значение, которое приобрела миграция в современном мире. Обсуждаются основные теории воспроизводства населения, особое внимание уделяется теории демографического перехода. Показывается значение демографических процессов для практики государственного управления, формирования демографической политики.</t>
   </si>
   <si>
     <t>978-5-534-21972-2</t>
   </si>
   <si>
     <t>60.7я73</t>
   </si>
   <si>
     <t>16.09.2023</t>
   </si>
   <si>
     <t>СТАТИСТИКА 4-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Курс подготовлен преподавателями кафедры статистики и эконометрики Санкт-Петербургского государственного экономического университета. Рассматриваются основные статистические методы, применяемые для сбора, обобщения, представления и анализа массовых данных, относящихся к социальным или экономическим явлениям и процессам. Излагаются основные методы статистического исследования с использованием пакета Microsoft Office Excel. Учтены современные требования развития российской экономики и информационного обеспечения решения социальных проблем. При рассмотрении всех вопросов приводятся многочисленные примеры, что повышает усвоение изучаемого материала. Содержание курса соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-19581-1</t>
   </si>
   <si>
     <t>СТАТИСТИКА 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
@@ -982,94 +982,94 @@
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
         <v>590764</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>1979.0</v>
       </c>
       <c r="M6" s="9">
         <v>2179.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>50</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
-        <v>0.578</v>
+        <v>0.577</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>582564</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>