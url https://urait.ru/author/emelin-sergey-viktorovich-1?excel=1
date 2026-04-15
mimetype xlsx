--- v2 (2026-02-21)
+++ v3 (2026-04-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
-    <t>21.02.2026</t>
+    <t>15.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>