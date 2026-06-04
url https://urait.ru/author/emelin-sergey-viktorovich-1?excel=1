--- v3 (2026-04-15)
+++ v4 (2026-06-04)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
-[...1 lines deleted...]
-    <t>15.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+  <si>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -154,93 +154,90 @@
   <si>
     <t>Туризм и гостеприимство</t>
   </si>
   <si>
     <t>Курс раскрывает экономические и юридические аспекты туризма и турагентской деятельности. Автор конкретизирует сущность и содержание турагентской деятельности, объясняет принципы нормативно-правового регулирования турагентской деятельности, характеризует создание туристской фирмы, договорные отношения между турагентом и туроператором, туристский продукт, а также расчет стоимости турпакета и его элементов. Отдельные темы посвящены классификации и специфике обслуживания туристов, продвижению туристского продукта, реализации тура, претензионной работе с туристом, дополнительным услугам в турагентстве, туристским формальностям, а также требованиям к персоналу турфирмы. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов и преподавателей высших учебных заведений, а также всех интересующихся туризмом и турагентской деятельностью.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18434-1</t>
   </si>
   <si>
     <t>65.433я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>13.12.2023</t>
   </si>
   <si>
     <t>ОРГАНИЗАЦИЯ ТУРОПЕРАТОРСКИХ УСЛУГ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Курс посвящен одному из самых важных видов туристской деятельности — технологии и организации туроператорской деятельности. Даются теоретические и организационно-правовые основы предоставления туроператорских услуг, рассматривается туристский продукт как результат туроператорской деятельности, особенности и технологии его формирования, продвижения и реализации. Особое внимание уделяется вопросам взаимодействия туроператора с турагентами, поставщиками и потребителями туристских услуг, ценообразованию туристского продукта. Отдельные темы посвящены типологии туристов и стратегии их обслуживания, работе с претензиями и жалобами клиентов турфирмы, туристским формальностям, автоматизации работы туристского предприятия, а также требованиям к персоналу туроператорских и турагентских фирм. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс предназначен для специалистов в туристской отрасли. Также будет полезен студентам высших учебных заведений, обучающимся по направлению «Туризм», преподавателям, практическим работникам сферы туризма и гостеприимства.</t>
+    <t>Курс посвящен одному из самых важных видов туристской деятельности — технологии и организации туроператорской деятельности. Даются теоретические и организационно-правовые основы предоставления туроператорских услуг, рассматривается туристский продукт как результат туроператорской деятельности, особенности и технологии его формирования, продвижения и реализации. Особое внимание уделяется вопросам взаимодействия туроператора с турагентами, поставщиками и потребителями туристских услуг, ценообразованию туристского продукта. Отдельные темы посвящены типологии туристов и стратегии их обслуживания, работе с претензиями и жалобами клиентов турфирмы, туристским формальностям, автоматизации работы туристского предприятия, а также требованиям к персоналу туроператорских и турагентских фирм.</t>
   </si>
   <si>
     <t>978-5-534-18517-1</t>
   </si>
   <si>
     <t>17.03.2022</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ И ОРГАНИЗАЦИЯ СОПРОВОЖДЕНИЯ ТУРИСТОВ. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В курсе даются теоретические и организационно-правовые основы предоставления услуг по сопровождению туристов. Рассматривается деятельность туристских организаций по предоставлению услуг по сопровождению туристов, особенности формирования и отправки туристской группы на маршрут, организация выполнения программы туристской поездки, контроль качества обслуживания туристской группы. Особое внимание уделяется вопросам обеспечения безопасности туристов на маршруте. Отдельные темы курса посвящены технологии и организации туристских путешествий, предоставлению услуг по перевозке туристов, организации проживания и питания туристов, особенностям экскурсионного обслуживания и организации досуга туристов, психологическим аспектам сопровождения туристов, а также мерам по обеспечению безопасности туристов. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс предназначен для студентов средних профессиональных учебных заведений, обучающихся по направлению «Туризм», а также будет полезен специалистам по организации и предоставлению туристских услуг.</t>
+    <t>В курсе даются теоретические и организационно-правовые основы предоставления услуг по сопровождению туристов. Рассматривается деятельность туристских организаций по предоставлению услуг по сопровождению туристов, особенности формирования и отправки туристской группы на маршрут, организация выполнения программы туристской поездки, контроль качества обслуживания туристской группы. Особое внимание уделяется вопросам обеспечения безопасности туристов на маршруте. Отдельные темы курса посвящены технологии и организации туристских путешествий, предоставлению услуг по перевозке туристов, организации проживания и питания туристов, особенностям экскурсионного обслуживания и организации досуга туристов, психологическим аспектам сопровождения туристов, а также мерам по обеспечению безопасности туристов.</t>
   </si>
   <si>
     <t>978-5-534-15396-5</t>
   </si>
   <si>
     <t>65.433я723</t>
   </si>
   <si>
     <t>15.03.2023</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ И ОРГАНИЗАЦИЯ ТУРАГЕНТСКОЙ ДЕЯТЕЛЬНОСТИ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
-    <t>Учебное пособие посвящено экономическому и юридическому аспектам туризма и турагентской деятельности. Автор конкретизирует сущность и содержание турагентской деятельности, объясняет принципы нормативно-правового регулирования турагентской деятельности, характеризует создание туристской фирмы, договорные отношения между турагентом и туроператором, туристский продукт, а также расчет стоимости турпакета и его элементов. Отдельные главы посвящены классификации туристов и специфике их обслуживания, продвижению туристского продукта, реализации тура, претензионной работе с туристом, дополнительным услугам в турагентстве, туристским формальностям, а также требованиям к персоналу турфирмы. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов и преподавателей экономических и юридических средних специальных учебных заведений, а также всех интересующихся туризмом и турагентской деятельностью.</t>
+    <t>Учебное пособие посвящено экономическому и юридическому аспектам туризма и турагентской деятельности. Автор конкретизирует сущность и содержание турагентской деятельности, объясняет принципы нормативно-правового регулирования турагентской деятельности, характеризует создание туристской фирмы, договорные отношения между турагентом и туроператором, туристский продукт, а также расчет стоимости турпакета и его элементов. Отдельные главы посвящены классификации и специфике обслуживания туристов, продвижению туристского продукта, реализации тура, претензионной работе с туристом, дополнительным услугам в турагентстве, туристским формальностям, а также требованиям к персоналу турфирмы. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям.</t>
   </si>
   <si>
     <t>978-5-534-16141-0</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ И ОРГАНИЗАЦИЯ ТУРОПЕРАТОРСКОЙ ДЕЯТЕЛЬНОСТИ 2-е изд., пер. и доп. Учебник для СПО</t>
-  </si>
-[...1 lines deleted...]
-    <t>Курс посвящен одному из самых важных видов туристской деятельности — технологии и организации туроператорской деятельности. Даются теоретические и организационно-правовые основы предоставления туроператорских услуг, рассматривается туристский продукт как результат туроператорской деятельности, особенности и технологии его формирования, продвижения и реализации. Особое внимание уделяется вопросам взаимодействия туроператора с турагентами, поставщиками и потребителями туристских услуг, ценообразованию туристского продукта. Отдельные темы посвящены типологии туристов и стратегии их обслуживания, работе с претензиями и жалобами клиентов турфирмы, туристским формальностям, автоматизации работы туристского предприятия, а также требованиям к персоналу туроператорских и турагентских фирм. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс предназначен для специалистов в туристской отрасли. Также будет полезен студентам средних специальных учебных заведений, обучающимся по направлению «Туризм», преподавателям, практическим работникам сферы туризма и гостеприимства.</t>
   </si>
   <si>
     <t>978-5-534-18505-8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1156,57 +1153,57 @@
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>2629.0</v>
       </c>
       <c r="M9" s="9">
         <v>2889.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>50</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>51</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>60</v>
+        <v>46</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>54</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.746</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>