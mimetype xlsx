--- v4 (2026-06-04)
+++ v5 (2026-07-25)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>04.06.2026</t>
+    <t>25.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>