--- v5 (2026-07-25)
+++ v6 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>25.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -852,54 +852,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>310</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1669.0</v>
+        <v>1749.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1839.0</v>
+        <v>1919.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -922,54 +922,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>517</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>2629.0</v>
+        <v>2759.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2889.0</v>
+        <v>3029.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>47</v>
       </c>
@@ -992,54 +992,54 @@
       <c r="B7" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>419</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>2169.0</v>
+        <v>2279.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2389.0</v>
+        <v>2509.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>53</v>
       </c>
@@ -1062,54 +1062,54 @@
       <c r="B8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>309</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1659.0</v>
+        <v>1749.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1819.0</v>
+        <v>1919.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>50</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>51</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>58</v>
       </c>
@@ -1132,54 +1132,54 @@
       <c r="B9" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>517</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>2629.0</v>
+        <v>2759.0</v>
       </c>
       <c r="M9" s="9">
-        <v>2889.0</v>
+        <v>3029.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>50</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>51</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>60</v>
       </c>