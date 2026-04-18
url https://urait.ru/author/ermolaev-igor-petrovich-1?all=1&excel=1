--- v2 (2026-02-24)
+++ v3 (2026-04-18)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
-    <t>24.02.2026</t>
+    <t>18.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>