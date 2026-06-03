--- v3 (2026-04-18)
+++ v4 (2026-06-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
-    <t>18.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>31.05.2021</t>
   </si>
   <si>
     <t>ИСТОРИЧЕСКАЯ ХРОНОЛОГИЯ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Ермолаев И. П., Ермолаев А. И.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Теория и методика истории. Археология</t>
   </si>
   <si>
-    <t>В курсе дается последовательное рассмотрение узловых вопросов одной из важнейших вспомогательных исторических дисциплин. Издание представляет собой учебный материал для самостоятельной работы по изучению студентами курса «Историческая хронология». В нем освещены в общеисторическом развитии календари и эры основных систем летоисчисления. Рассматривается история календарей Ближнего Востока, Центральной и Юго-Восточной Азии, Древнего Рима, их структура и особенности. Показано, как возникали и развивались современные календарные системы (юлианский календарь, григорианский календарь) и эра «от рождества Христова». Большое внимание уделяется методам редукции (перевода дат) национальных календарей на юлианский календарь. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс рассчитан на студенческую аудиторию, но может заинтересовать и широкие читательские массы, желающие углубить свои знания о проблемах летоисчисления и истории календаря.</t>
+    <t>В курсе дается последовательное рассмотрение узловых вопросов одной из важнейших вспомогательных исторических дисциплин. Издание представляет собой учебный материал для самостоятельной работы по изучению студентами курса «Историческая хронология». В нем освещены в общеисторическом развитии календари и эры основных систем летоисчисления. Рассматривается история календарей Ближнего Востока, Центральной и Юго-Восточной Азии, Древнего Рима, их структура и особенности. Показано, как возникали и развивались современные календарные системы (юлианский календарь, григорианский календарь) и эра «от рождества Христова». Большое внимание уделяется методам редукции (перевода дат) национальных календарей на юлианский календарь. Курс рассчитан на студенческую аудиторию, но может заинтересовать и широкие читательские массы, желающие углубить свои знания о проблемах летоисчисления и истории календаря.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-14468-0</t>
   </si>
   <si>
     <t>63.2я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>27.06.2017</t>
   </si>
   <si>
     <t>ИСТОРИЯ РОССИИ С ДРЕВНЕЙШИХ ВРЕМЕН ДО КОНЦА XVIII ВЕКА 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Ермолаев И. П., Фомина Т. Ю.</t>
   </si>
   <si>
     <t>История России</t>
   </si>