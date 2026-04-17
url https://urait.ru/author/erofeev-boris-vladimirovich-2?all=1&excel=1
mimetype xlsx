--- v2 (2026-03-02)
+++ v3 (2026-04-17)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
-    <t>02.03.2026</t>
+    <t>17.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>