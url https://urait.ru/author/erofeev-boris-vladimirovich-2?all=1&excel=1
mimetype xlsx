--- v3 (2026-04-17)
+++ v4 (2026-06-03)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
-[...1 lines deleted...]
-    <t>17.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+  <si>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,102 +133,99 @@
   <si>
     <t>29.08.2023</t>
   </si>
   <si>
     <t>ЗЕМЕЛЬНОЕ ПРАВО 18-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Ерофеев Б. В. ; под науч. ред. Братковской Л. Б.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Земельное право. Экологическое право</t>
   </si>
   <si>
-    <t>Курс состоит из двух частей: Общей и Особенной. В Общей части определяются понятие, предмет и источники земельного права, показаны особенности земельных правоотношений и их правового регулирования, изложена история правового регулирования земельных отношений в России, анализируются этапы формирования земельного рынка в России, права собственности и иные права на землю, рассматриваются правовое регулирование сделок с землей, государственное регулирование земельных отношений, защита земельных прав граждан и юридических лиц, разрешение земельных споров, ответственность за земельные правонарушения, дана общая характеристика правового режима земель и др. В Особенной части изложены особенности правового режима земель различного целевого назначения. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, преподавателей и научных сотрудников, а также для работников федеральных, региональных и местных органов власти, специализирующихся в области земельного права и землеустройства.</t>
+    <t>Курс состоит из двух частей: Общей и Особенной. В Общей части определяются понятие, предмет и источники земельного права, показаны особенности земельных правоотношений и их правового регулирования, изложена история правового регулирования земельных отношений в России, анализируются этапы формирования земельного рынка в России, права собственности и иные права на землю, рассматриваются правовое регулирование сделок с землей, государственное регулирование земельных отношений, защита земельных прав граждан и юридических лиц, разрешение земельных споров, ответственность за земельные правонарушения, дана общая характеристика правового режима земель и др. В Особенной части изложены особенности правового режима земель различного целевого назначения. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17745-9</t>
   </si>
   <si>
     <t>67.407я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>ЗЕМЕЛЬНОЕ ПРАВО РОССИИ 18-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
-    <t>Курс состоит из двух частей: Общей и Особенной. В Общей части определяются понятие, предмет и источники земельного права, показаны особенности земельных правоотношений и их правового регулирования, изложена история правового регулирования земельных отношений в России, анализируются этапы формирования земельного рынка в России, права собственности и иные права на землю, рассматриваются правовое регулирование сделок с землей, государственное регулирование земельных отношений, защита земельных прав граждан и юридических лиц, разрешение земельных споров, ответственность за земельные правонарушения, дана общая характеристика правового режима земель и др. В Особенной части изложены особенности правового режима земель различного целевого назначения. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по юридическим направлениям подготовки специалистов, аспирантов, преподавателей и научных сотрудников, а также для работников федеральных, региональных и местных органов власти, специализирующихся в области земельного права и землеустройства. Курс «Земельное право России» подготовлен в рамках Программы развития Междисциплинарной научно-образовательной школы Московского государственного университета имени М. В. Ломоносова «Будущее планеты и глобальные изменения окружающей среды».</t>
+    <t>Курс состоит из двух частей: Общей и Особенной. В Общей части определяются понятие, предмет и источники земельного права, показаны особенности земельных правоотношений и их правового регулирования, изложена история правового регулирования земельных отношений в России, анализируются этапы формирования земельного рынка в России, права собственности и иные права на землю, рассматриваются правовое регулирование сделок с землей, государственное регулирование земельных отношений, защита земельных прав граждан и юридических лиц, разрешение земельных споров, ответственность за земельные правонарушения, дана общая характеристика правового режима земель и др. В Особенной части изложены особенности правового режима земель различного целевого назначения.</t>
   </si>
   <si>
     <t>978-5-534-17744-2</t>
   </si>
   <si>
     <t>67.407я73</t>
   </si>
   <si>
     <t>25.01.2024</t>
   </si>
   <si>
     <t>ЭКОЛОГИЧЕСКОЕ ПРАВО РОССИИ. ОБЩАЯ ЧАСТЬ 27-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Главная цель настоящего курса — помочь студентам, обучающимся по юридическим направлениям и специальностям, овладеть знаниями в области экологического права. В курсе изложены особенности экологических правоотношений, вопросы государственного управления в сфере использования и охраны окружающей среды, экологические права и обязанности граждан Российской Федерации, эколого-правовой режим природных объектов и комплексов, составляющих экологическую систему России, а также вопросы международного экологического права. Несомненными достоинствами данного курса являются четкость формулировок и методически выверенное изложение сложного материала. Проверить полученные теоретические знания студенты могут с помощью контрольных вопросов и заданий, представленных к каждой теме курса.. Настоящий курс также будет полезен практическим работникам, специализирующимся в области экологического права и охраны окружающей среды, сотрудникам природоохранных органов, законодательных и исполнительных органов власти, и всем интересующимся вопросами экологического права и охраны окружающей среды. Содержание курса соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов, преподавателей юридических вузов и факультетов, а также для научных сотрудников, специализирующихся в области экологического права и охраны окружающей среды, работников природоохранных и равоохранительных органов, законодательных и исполнительных органов власти, органов местного самоуправления и всех лиц, интересующихся экологическими проблемами России.</t>
+    <t>Главная цель настоящего курса — помочь студентам, обучающимся по юридическим направлениям и специальностям, овладеть знаниями в области экологического права. В издании изложены особенности экологических правоотношений, вопросы государственного управления в сфере использования и охраны окружающей среды, экологические права и обязанности граждан Российской Федерации, эколого-правовой режим природных объектов и комплексов, составляющих экологическую систему России, а также вопросы международного экологического права.</t>
   </si>
   <si>
     <t>978-5-534-18709-0</t>
   </si>
   <si>
     <t>26.09.2022</t>
   </si>
   <si>
     <t>ЭКОЛОГИЧЕСКОЕ ПРАВО РОССИИ. ОСОБЕННАЯ И СПЕЦИАЛЬНАЯ ЧАСТИ 26-е изд., пер. и доп. Учебник для вузов</t>
-  </si>
-[...1 lines deleted...]
-    <t>Главная цель настоящего курса — помочь студентам, обучающимся по юридическим направлениям и специальностям, овладеть знаниями в области экологического права. В издании изложены особенности экологических правоотношений, вопросы государственного управления в сфере использования и охраны окружающей среды, экологические права и обязанности граждан Российской Федерации, эколого-правовой режим природных объектов и комплексов, составляющих экологическую систему России, а также вопросы международного экологического права. Несомненными достоинствами данного издания являются четкость формулировок и методически выверенное изложение сложного материала. Проверить полученные теоретические знания студенты могут с помощью контрольных вопросов и заданий, представленных к каждой главе учебника. Настоящее издание также будет полезно практическим работникам, специализирующимся в области экологического права и охраны окружающей среды, сотрудникам природоохранных органов, законодательных и исполнительных органов власти, и всем интересующимся вопросами экологического права и охраны окружающей среды.</t>
   </si>
   <si>
     <t>978-5-534-15740-6</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1074,57 +1071,57 @@
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1649.0</v>
       </c>
       <c r="M8" s="9">
         <v>1809.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>49</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.489</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
   </hyperlinks>