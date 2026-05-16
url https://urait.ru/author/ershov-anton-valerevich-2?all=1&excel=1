--- v2 (2026-03-17)
+++ v3 (2026-05-16)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
-    <t>17.03.2026</t>
+    <t>16.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>