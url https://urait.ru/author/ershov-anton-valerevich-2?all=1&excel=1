--- v3 (2026-05-16)
+++ v4 (2026-07-01)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
-[...1 lines deleted...]
-    <t>16.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+  <si>
+    <t>01.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -157,74 +157,71 @@
   <si>
     <t>Клинический анализ крови — наиболее часто назначаемый лабораторный анализ, улавливающий различные количественные и качественные нарушения клеток крови. Оценка общего анализа крови в сочетании с клинической картиной позволяет врачу любой специальности правильно установить диагноз и верно определить тактику ведения пациента. Интерпретацией результатов лабораторных, в том числе гематологических исследований, занимается любой клиницист. В предлагаемом курсе рассмотрены основные заболевания, связанные с гематологическими нарушениями, механизмы их развития и терапии, представлены характерные изменения в составе крови. На примере ситуационных задач показано практическое применение анализа гематологических и клинических данных при различных патологиях. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по медицинским направлениям.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17990-3</t>
   </si>
   <si>
     <t>54.11я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>18.07.2022</t>
   </si>
   <si>
     <t>КЛИНИЧЕСКАЯ ПРАКТИКА ПО ПАТОФИЗИОЛОГИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Анатомия и физиология. Цитология. Гистология. Эмбриология</t>
   </si>
   <si>
-    <t>Курс содержит клинико-патофизиологические ситуационные задачи по основным разделам патофизиологии как учебной дисциплины. Методология построения ситуационных задач — когнитивное моделирование той или иной клинической ситуации — ставит перед обучающимся задачу принятия того или иного врачебного решения, а значит, является, по мнению авторов, эффективным инструментом формирования подобной компетенции. Решение такой задачи базируется на понимании патофизиологических основ семиотики, диагностики и дифференциальной диагностики, принципов обоснованного выбора этиотропной, патогенетической, симптоматической терапии и профилактики отдельных патологических процессов, болезней, синдромов и позволяет развивать логическое мышление. Учебно-методические материалы подготовлены с учетом требований соответствующих федеральных государственных образовательных стандартов высшего образования и могут способствовать более глубокому, осмысленному и мотивированному, с позиций будущей врачебной деятельности обучающегося, освоению такой фундаментальной дисциплины, как патологическая физиология. Предназначено для студентов высших учебных заведений, обучающихся по направлениям подготовки и специальностям «Лечебное дело», «Педиатрия», «Медико-профилактическое дело», «Стоматология» в качестве дополнения к лекционному курсу и учебнику. Может быть также полезно для ординаторов и аспирантов по направлениям подготовки «Фундаментальная медицина», «Клиническая медицина».</t>
+    <t>Курс содержит клинико-патофизиологические ситуационные задачи по основным разделам патофизиологии как учебной дисциплины. Методология построения ситуационных задач — когнитивное моделирование той или иной клинической ситуации — ставит перед обучающимся задачу принятия того или иного врачебного решения, а значит, является, по мнению авторов, эффективным инструментом формирования подобной компетенции. Решение такой задачи базируется на понимании патофизиологических основ семиотики, диагностики и дифференциальной диагностики, принципов обоснованного выбора этиотропной, патогенетической, симптоматической терапии и профилактики отдельных патологических процессов, болезней, синдромов и позволяет развивать логическое мышление.</t>
   </si>
   <si>
     <t>978-5-534-15664-5</t>
   </si>
   <si>
     <t>52.5я73</t>
   </si>
   <si>
     <t>06.12.2023</t>
   </si>
   <si>
     <t>КЛИНИЧЕСКАЯ ПРАКТИКА ПО ПАТОФИЗИОЛОГИИ. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Курс содержит клинико-патофизиологические ситуационные задачи по основным разделам патофизиологии как учебной дисциплины. Методология построения ситуационных задач — когнитивное моделирование той или иной клинической ситуации — ставит перед обучающимся задачу принятия того или иного врачебного решения, а значит, является, по мнению авторов, эффективным инструментом формирования подобной компетенции. Решение такой задачи базируется на понимании патофизиологических основ семиотики, диагностики и дифференциальной диагностики, принципов обоснованного выбора этиотропной, патогенетической, симптоматической терапии и профилактики отдельных патологических процессов, болезней, синдромов и позволяет развивать логическое мышление. Учебно-методические материалы подготовлены с учетом требований соответствующих федеральных государственных образовательных стандартов высшего образования и могут способствовать более глубокому, осмысленному и мотивированному, с позиций будущей врачебной деятельности обучающегося, освоению такой фундаментальной дисциплины, как патологическая физиология. Предназначено для студентов средних профессиональных учебных заведений, обучающихся по направлениям подготовки и специальностям «Лечебное дело», «Педиатрия», «Медико-профилактическое дело», «Стоматология» в качестве дополнения к лекционному курсу и учебнику. Может быть также полезно для ординаторов и аспирантов по направлениям подготовки «Фундаментальная медицина», «Клиническая медицина».</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-17358-1</t>
   </si>
   <si>
     <t>28.12.2021</t>
   </si>
   <si>
     <t>ЛЕЧЕНИЕ БОЛИ. Учебное пособие для вузов</t>
   </si>
   <si>
     <t>Под ред. Перепелицы С.А., Долгих В.Т., Кузовлева А.Н.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Анестезиология и реаниматология</t>
   </si>
   <si>
     <t>Курс направлен на изучение важнейших разделов клинической патофизиологии, анестезиологии и реаниматологии боли и обезболивания. С самой современной точки зрения рассматриваются вопросы этиологии и нейрофизиологии боли, механизмы развития боли. Особое внимание уделено вопросам классификации боли и болевых синдромов. Последовательно излагаются принципы обезболивания с подробным анализом препаратов, применяемых для лечения пациентов с нейропатической болью. Особое внимание акцентируется на принципах оценки эффективности лечения болевых синдромов. Курс отличается последовательным и логическим изложением важнейших разделов общей и частной алгологии, конкретностью, простотой и практической направленностью.</t>
   </si>
   <si>
     <t>978-5-534-19773-0</t>
   </si>
   <si>
     <t>52.81я73</t>
@@ -262,63 +259,60 @@
   <si>
     <t>04.12.2024</t>
   </si>
   <si>
     <t>ОБЩАЯ ПАТОФИЗИОЛОГИЯ 2-е изд. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Курс направлен на изучение основ патофизиологии; с самой современной точки зрения рассматриваются общая патофизиология, патофизиология обмена веществ и опухолевых процессов. Курс отличается последовательным и логическим изложением важнейших разделов патофизиологии, конкретностью, простотой и практической направленностью, позволяет с учетом новейших данных трактовать патологические процессы как компоненты различных нозологических форм заболеваний, рассматривать патофизиологию как основу научного медицинского мышления. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-20964-8</t>
   </si>
   <si>
     <t>52.5я723</t>
   </si>
   <si>
     <t>11.08.2022</t>
   </si>
   <si>
     <t>СЕРДЕЧНО-СОСУДИСТАЯ НЕДОСТАТОЧНОСТЬ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Долгих В.Т., Благонравова М.Л., Перепелицы С.А.</t>
   </si>
   <si>
-    <t>Учебник направлен на изучение важнейших разделов патофизиологии сердечно-сосудистой системы: острой и хронической сердечной недостаточности, кардиогенного шока, коронарной недостаточности, алкогольного поражения сердца, сердечных аритмий, нарушений сосудистого тонуса, гемодинамических нарушений при шоковых и коматозных состояниях. После каждой главы имеются ситуационные задачи. Содержанию учебника предшествует краткий экскурс в физиологию сердечно-сосудистой системы. Учебник отличается последовательным и логичным изложением важнейших разделов патофизиологии сердечно-сосудистой системы, конкретностью, простотой и практической направленностью, позволяет с учетом новейших данных трактовать патологические процессы как компоненты различных заболеваний сердца и сосудов. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Учебник предназначен для студентов высших учебных заведений, обучающихся по медицинским направлениям, ординаторов, аспирантов, преподавателей и врачей различных специальностей.</t>
+    <t>Учебник направлен на изучение важнейших разделов патофизиологии сердечно-сосудистой системы: острой и хронической сердечной недостаточности, кардиогенного шока, коронарной недостаточности, алкогольного поражения сердца, сердечных аритмий, нарушений сосудистого тонуса, гемодинамических нарушений при шоковых и коматозных состояниях. После каждой главы имеются ситуационные задачи. Содержанию учебника предшествует краткий экскурс в физиологию сердечно-сосудистой системы. Учебник отличается последовательным и логичным изложением важнейших разделов патофизиологии сердечно-сосудистой системы, конкретностью, простотой и практической направленностью, позволяет с учетом новейших данных трактовать патологические процессы как компоненты различных заболеваний сердца и сосудов.</t>
   </si>
   <si>
     <t>978-5-534-15681-2</t>
   </si>
   <si>
     <t>54.10я73</t>
   </si>
   <si>
     <t>СЕРДЕЧНО-СОСУДИСТАЯ НЕДОСТАТОЧНОСТЬ. Учебник для СПО</t>
-  </si>
-[...1 lines deleted...]
-    <t>Учебник направлен на изучение важнейших разделов патофизиологии сердечно-сосудистой системы: острой и хронической сердечной недостаточности, кардиогенного шока, коронарной недостаточности, алкогольного поражения сердца, сердечных аритмий, нарушений сосудистого тонуса, гемодинамических нарушений при шоковых и коматозных состояниях. После каждой главы имеются ситуационные задачи. Содержанию учебника предшествует краткий экскурс в физиологию сердечно-сосудистой системы. Учебник отличается последовательным и логичным изложением важнейших разделов патофизиологии сердечно-сосудистой системы, конкретностью, простотой и практической направленностью, позволяет с учетом новейших данных трактовать патологические процессы как компоненты различных заболеваний сердца и сосудов. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования.. Учебник предназначен для студентов высших и средних учебных заведений, обучающихся по медицинским направлениям, ординаторов, аспирантов, преподавателей и врачей различных специальностей.</t>
   </si>
   <si>
     <t>978-5-534-17406-9</t>
   </si>
   <si>
     <t>20.03.2025</t>
   </si>
   <si>
     <t>ЧАСТНАЯ ПАТОФИЗИОЛОГИЯ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Долгих В.Т.</t>
   </si>
   <si>
     <t>Курс направлен на изучение важнейших разделов патофизиологии органов и систем; с самой современной точки зрения рассматриваются вопросы патологии системы крови и гемостаза, сердечно-сосудистой и дыхательной систем, патофизиологии пищеварения, печени, почек, центральной нервной системы, имунной и эндокринной систем, вопросы боли и обезболивания, актуальные аспекты поражения органов и тканей при алкоголизме и наркомании. Курс отличается последовательным и логическим изложением частной патофизиологии, конкретностью, простотой и практической направленностью, позволяет с учетом новейших данных трактовать патологические процессы как компоненты различных заболеваний, рассматривать патофизиологию как основу научного медицинского мышления. Для студентов высших учебных заведений, обучающихся по медицинским направлениям.</t>
   </si>
   <si>
     <t>978-5-534-20971-6</t>
   </si>
   <si>
     <t>21.03.2025</t>
   </si>
   <si>
     <t>ЧАСТНАЯ ПАТОФИЗИОЛОГИЯ 2-е изд. Учебник и практикум для СПО</t>
   </si>
@@ -1121,621 +1115,621 @@
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1969.0</v>
       </c>
       <c r="M7" s="9">
         <v>2169.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.574</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>589038</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="E8" s="6" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>122</v>
       </c>
       <c r="K8" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="L8" s="9">
         <v>549.0</v>
       </c>
       <c r="M8" s="9">
         <v>599.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="S8" s="6" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="X8" s="6" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="Y8" s="8">
         <v>0.132</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>589385</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>122</v>
       </c>
       <c r="K9" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="L9" s="9">
         <v>549.0</v>
       </c>
       <c r="M9" s="9">
         <v>599.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>52</v>
       </c>
       <c r="O9" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>53</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="X9" s="6" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="Y9" s="8">
         <v>0.132</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>586707</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="E10" s="6" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>491</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>2499.0</v>
       </c>
       <c r="M10" s="9">
         <v>2749.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>49</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.715</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>586729</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>491</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>2499.0</v>
       </c>
       <c r="M11" s="9">
         <v>2749.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>52</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>53</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>46</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.715</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>589087</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="E12" s="6" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>150</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>749.0</v>
       </c>
       <c r="M12" s="9">
         <v>819.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="X12" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="Y12" s="8">
         <v>0.24</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>589400</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>150</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>749.0</v>
       </c>
       <c r="M13" s="9">
         <v>819.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>52</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>53</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="X13" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="Y13" s="8">
         <v>0.24</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>587711</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>499</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>2539.0</v>
       </c>
       <c r="M14" s="9">
         <v>2789.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>46</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
         <v>49</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
         <v>0.724</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="8">
         <v>587721</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="E15" s="6" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2026</v>
       </c>
       <c r="J15" s="8">
         <v>499</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L15" s="9">
         <v>2539.0</v>
       </c>
       <c r="M15" s="9">
         <v>2789.0</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>52</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>53</v>
       </c>
       <c r="Q15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R15" s="6" t="s">
         <v>46</v>
       </c>
       <c r="S15" s="6" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U15" s="6" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="V15" s="6"/>
       <c r="W15" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="X15" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y15" s="8">
         <v>0.724</v>
       </c>
       <c r="Z15" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>