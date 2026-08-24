--- v4 (2026-07-01)
+++ v5 (2026-08-24)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
-    <t>01.07.2026</t>
+    <t>25.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>