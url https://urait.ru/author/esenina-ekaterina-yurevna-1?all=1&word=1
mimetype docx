--- v2 (2026-03-25)
+++ v3 (2026-05-25)
@@ -221,51 +221,51 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> — URL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Link"/>
           </w:rPr>
           <w:t xml:space="preserve">https://urait.ru/bcode/589518</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Профессиональная педагогика : учебник для среднего профессионального образования — Москва : Издательство Юрайт, 2026. — 691 с. — (Профессиональное образование). — ISBN 978-5-534-18318-4.</w:t>
+        <w:t xml:space="preserve">Профессиональная педагогика : учебник для среднего профессионального образования / под общей редакцией В. И. Блинова. — Москва : Издательство Юрайт, 2026. — 691 с. — (Профессиональное образование). — ISBN 978-5-534-18318-4.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> — URL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Link"/>
           </w:rPr>
           <w:t xml:space="preserve">https://urait.ru/bcode/590526</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr/>