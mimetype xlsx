--- v1 (2026-03-03)
+++ v2 (2026-06-11)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
-    <t>03.03.2026</t>
+    <t>11.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -160,51 +160,51 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-15775-8</t>
   </si>
   <si>
     <t>67я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>24.11.2022</t>
   </si>
   <si>
     <t>ДОЗНАНИЕ В ОРГАНАХ ВНУТРЕННИХ ДЕЛ 3-е изд. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Настоящий курс подготовлен на основе действующего уголовно-процессуального законодательства с учетом последних изменений и сложившейся прокурорской, судебной практики, а также практики производства дознания органами внутренних дел. С помощью данного издания слушатели, курсанты и студенты смогут в короткие сроки систематизировать и конкретизировать знания, полученные в ходе изучения учебной дисциплины «Дознание в органах внутренних дел». Этот курс не является альтернативой учебникам и учебным пособиям, предназначенным для получения фундаментальных знаний в соответствующей области, но будет полезен для ускоренной подготовки к успешной сдаче экзаменов. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для курсантов, слушателей, студентов образовательных учреждений среднего профессионального образования, обучающихся по специальности «Правовое обеспечение национальной безопасности».</t>
+    <t>Настоящий курс подготовлен на основе действующего уголовно-процессуального законодательства с учетом последних изменений и сложившейся прокурорской, судебной практики, а также практики производства дознания органами внутренних дел. С помощью данного издания слушатели, курсанты и студенты смогут в короткие сроки систематизировать и конкретизировать знания, полученные в ходе изучения учебной дисциплины «Дознание в органах внутренних дел». Этот курс не является альтернативой учебникам и учебным пособиям, предназначенным для получения фундаментальных знаний в соответствующей области, но будет полезен для ускоренной подготовки к успешной сдаче экзаменов. Для курсантов, слушателей, студентов образовательных учреждений среднего профессионального образования, обучающихся по специальности «Правовое обеспечение национальной безопасности».</t>
   </si>
   <si>
     <t>978-5-534-15954-7</t>
   </si>
   <si>
     <t>67я723</t>
   </si>
   <si>
     <t>21.04.2025</t>
   </si>
   <si>
     <t>ПРЕДВАРИТЕЛЬНОЕ СЛЕДСТВИЕ В ОРГАНАХ ВНУТРЕННИХ ДЕЛ. ВЗАИМОДЕЙСТВИЕ СЛЕДОВАТЕЛЯ С УЧАСТНИКАМИ УГОЛОВНОГО СУДОПРОИЗВОДСТВА 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Арестова Е. Н., Есина А. С., Фадеев П. В.</t>
   </si>
   <si>
     <t>Настоящий курс подготовлен на основе действующего уголовно-процессуального законодательства с учетом последних изменений и дополнений, а также сложившейся следственной, прокурорской и судебной практики. Рассмотрены наиболее актуальные вопросы теории и практики взаимодействия следователя с такими участниками уголовного судопроизводства, как суд, защитник (представитель потерпевшего, гражданского истца, гражданского ответчика, адвокат свидетеля), прокурор, руководитель следственного органа и орган дознания. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для курсантов, слушателей, студентов высших учебных заведений, обучающихся по направлению «Юриспруденция», преподавателей, научных и практических работников органов предварительного следствия, а также всех тех, кто интересуется проблемами уголовно-процессуальной деятельности органов внутренних дел.</t>
   </si>
   <si>
     <t>978-5-534-19574-3</t>
   </si>
   <si>
     <t>67.410.2я73</t>
   </si>