--- v2 (2026-06-11)
+++ v3 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
-    <t>11.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>