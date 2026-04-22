--- v2 (2026-03-05)
+++ v3 (2026-04-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>05.03.2026</t>
+    <t>22.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>17.08.2021</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК В БИЗНЕС-ИНФОРМАТИКЕ. ENGLISH FOR BUSINESS INFORMATICS (B1-B2) 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Чикилева Л. С., Авдеева Е. Л., Есина Л. С.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Языки и литература</t>
   </si>
   <si>
-    <t>Английский язык</t>
+    <t>Английский язык в отдельных отраслях</t>
   </si>
   <si>
     <t>Актуальность создания данного пособия объясняется ростом интереса к информационным технологиям и их использованию в различных областях, в частности, в банковском деле, менеджменте, маркетинге и многих других. Несомненным достоинством книги является подбор современных текстов для чтения и аудирования, а также система упражнений на различные виды речевой деятельности, в результате выполнения которых студенты овладевают практическими навыками профессиональной коммуникации.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-14565-6</t>
   </si>
   <si>
     <t>81.2Англ-923</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>16.03.2023</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК В БИЗНЕС-ИНФОРМАТИКЕ. ENGLISH FOR BUSINESS INFORMATICS (B1-B2) 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>