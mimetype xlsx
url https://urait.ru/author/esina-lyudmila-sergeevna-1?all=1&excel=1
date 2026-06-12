--- v3 (2026-04-22)
+++ v4 (2026-06-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>22.04.2026</t>
+    <t>12.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -160,51 +160,51 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-14565-6</t>
   </si>
   <si>
     <t>81.2Англ-923</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>16.03.2023</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК В БИЗНЕС-ИНФОРМАТИКЕ. ENGLISH FOR BUSINESS INFORMATICS (B1-B2) 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В учебном пособии представлены тексты для чтения, содержание которых (экономика и информационные системы, корпоративные информационные системы, электронный бизнес, важность информационной безопасности для бизнеса, использование гаджетов в деловой коммуникации, информационные технологии (ИТ) в менеджменте, цифровая экономика, значение информационных технологий) полезны для профессиональной подготовки обучаемых. Пособие может быть использовано на практических занятиях и при самостоятельной работе, в том числе в рамках курса иностранного языка в профессиональной сфере. Освоение материалов учебника поспособствует формированию у студентов общекультурных и профессиональных компетенций. Пособие разработано с применением современных подходов к изучению языка. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Учебное пособие предназначено для студентов ИТ-направлений; для специалистов по информационным технологиям, прикладной информатике и бизнес-информатике, а также для тех, кто стремится совершенствовать владение английским языком с целью профессионального роста.</t>
+    <t>В учебном пособии представлены тексты для чтения, содержание которых (экономика и информационные системы, корпоративные информационные системы, электронный бизнес, важность информационной безопасности для бизнеса, использование гаджетов в деловой коммуникации, информационные технологии (ИТ) в менеджменте, цифровая экономика, значение информационных технологий) полезны для профессиональной подготовки обучаемых. Пособие может быть использовано на практических занятиях и при самостоятельной работе, в том числе в рамках курса иностранного языка в профессиональной сфере. Освоение материалов учебника поспособствует формированию у студентов общекультурных и профессиональных компетенций. Пособие разработано с применением современных подходов к изучению языка.</t>
   </si>
   <si>
     <t>978-5-534-16163-2</t>
   </si>
   <si>
     <t>81.2Англ-922</t>
   </si>
   <si>
     <t>17.07.2018</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК В УПРАВЛЕНИИ ПЕРСОНАЛОМ (B1—B2). ENGLISH FOR HUMAN RESOURCE MANAGERS 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Чикилева Л. С., Ливская Е. В., Есина Л. С.</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Учебник содержит аутентичные тексты, взятые из средств массовой информации. Представленные в текстах сведения (прохождение и проведение собеседований, ведение переговоров и деловой переписки, выступление с презентациями и докладами и т. д.) будут полезны для профессиональной подготовки студентов. Учебник может применяться на практических занятиях и в самостоятельной работе, в том числе в рамках курса иностранного языка в профессиональной сфере. Материалы этой книги способствуют формированию у учащихся общекультурных и профессиональных компетенций.</t>
   </si>
   <si>
     <t>978-5-534-08232-6</t>
   </si>