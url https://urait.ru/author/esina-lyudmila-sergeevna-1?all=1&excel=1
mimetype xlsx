--- v4 (2026-06-12)
+++ v5 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>12.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>