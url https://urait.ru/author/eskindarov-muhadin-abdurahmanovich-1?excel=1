--- v1 (2026-02-25)
+++ v2 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
-    <t>25.02.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,72 +133,72 @@
   <si>
     <t>07.11.2023</t>
   </si>
   <si>
     <t>МЕЖДУНАРОДНЫЕ РЫНКИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Эскиндарова М.А., Звоновой Е.А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Мировая экономика и внешнеэкономическая деятельность</t>
   </si>
   <si>
-    <t>Финансовый университет при Правительстве Российской Федерации — один из старейших российских вузов, ведущий подготовку экономистов, финансистов, юристов по финансовому праву, социологов и политологов. Среди его выпускников такие известные государственные и общественные деятели, как премьер-министр СССР В. С. Павлов; министры финансов СССР, РСФСР и РФ — А. Г. Зверев, И. И. Фадеев, И. Н. Лазарев, В. Е. Орлов; В. Г. Пансков, Б. Г. Федоров, А. Г. Силуанов; председатели Банка России — Н. К. Соколов, Н. В. Гаретовский, В. В. Геращенко и др. Сегодня в Финансовом университете и его филиалах обучаются свыше 58 тыс. студентов. Данный курс подготовлен коллективом Департамента мировых финансов Финансового университета при Правительстве РФ и подробно рассматривает теоретические аспекты функционирования международных рынков.</t>
+    <t>Представленный курс максимально полно и всесторонне освещает все сферы функционирования международных рынков, подробно рассматриваются структура и особенности мирового финансового рынка, функционирование валютных рынков и систем, функции мирового кредитного рынка, мировой рынок страхования. Содержание курса соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования для подготовки бакалавров и магистров направления подготовки «Экономика». Для студентов высших учебных заведений экономического профиля, аспирантов, преподавателей, а также практических работников финансово-кредитных органов.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17708-4</t>
   </si>
   <si>
     <t>65.5я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>18.11.2016</t>
   </si>
   <si>
     <t>МЕЖДУНАРОДНЫЙ ФИНАНСОВЫЙ РЫНОК. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>В учебнике рассматриваются теоретические и практические аспекты функционирования всех секторов международного финансового рынка. Даются понятия международного финансового рынка, секьюритизации, финансовых рисков, платежной инфраструктуры рынка, регулирования кризисов международного финансового рынка, а также места России в структуре международного финансового рынка. В практикуме по каждой главе приводятся тесты, задачи, кейсы и другие дидактические материалы. Учебник «Международный финансовый рынок» подготовлен коллективом департамента мировой экономики и мировых финансов Финансового университета при Правительстве Российской Федерации и представляет собой второй учебник серии «Библиотека будущего финансиста-международника». В серии уже был выпущен учебник «Мировые финансы». Также в серию войдут учебники: «Международные валютные отношения», «Международный кредит и международная банковская деятельность», «Национальные валютно-финансовые системы зарубежных стран», «Международные платежные системы». Для студентов высших учебных заведений, обучающихся по экономическим направлениям.</t>
+    <t>В курсе рассматриваются теоретические и практические аспекты функционирования всех секторов международного финансового рынка. Даются понятия международного финансового рынка, секьюритизации, финансовых рисков, платежной инфраструктуры рынка, регулирования кризисов международного финансового рынка, а также места России в структуре международного финансового рынка. В практикуме по каждой теме приводятся задачи, кейсы и другие дидактические материалы. Курс «Международный финансовый рынок» подготовлен коллективом департамента мировой экономики и мировых финансов Финансового университета при Правительстве Российской Федерации и представляет собой второй учебник серии «Библиотека будущего финансиста-международника».</t>
   </si>
   <si>
     <t>978-5-534-16871-6</t>
   </si>
   <si>
     <t>26.09.2023</t>
   </si>
   <si>
     <t>МИРОВАЯ ЭКОНОМИКА 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Смитиенко Б. М., Лукьянович Н.В.</t>
   </si>
   <si>
     <t>Курс рассматривает современное состояние и основные тенденции развития мирового хозяйства начала ХХI в. При этом выделены и раскрыты основные тематические блоки курса мировой экономики: мировое хозяйство начала ХХI в. и его основные субъекты; ресурсы современного мирового хозяйства; отраслевые аспекты развития современной мировой экономики, страны, регионы, международные корпорации и транснациональные банки в современной мировой экономике; международные экономические организации и их роль в мировом хозяйстве.</t>
   </si>
   <si>
     <t>978-5-534-17935-4</t>
   </si>
   <si>
     <t>15.09.2015</t>
   </si>
   <si>
     <t>МИРОВЫЕ ФИНАНСЫ: РЕГУЛИРОВАНИЕ И ОЦЕНКА КОНЪЮНКТУРЫ МИРОВЫХ РЫНКОВ. Учебник и практикум для вузов</t>
   </si>