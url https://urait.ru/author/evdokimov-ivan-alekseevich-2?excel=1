--- v2 (2026-03-14)
+++ v3 (2026-05-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
-    <t>14.03.2026</t>
+    <t>03.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>