--- v3 (2026-05-03)
+++ v4 (2026-06-24)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
-    <t>03.05.2026</t>
+    <t>24.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>26.02.2020</t>
   </si>
   <si>
     <t>ОБОРУДОВАНИЕ БИОТЕХНОЛОГИЧЕСКИХ ПРОИЗВОДСТВ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Евдокимова И.А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
     <t>Биология и биотехнологии</t>
   </si>
   <si>
-    <t>Курс описывает основные технологические операции, применяемые в биотехнологической промышленности, устройства и оборудование, на котором они выполняются. Рассмотрены вопросы транспортировки сырья, полуфабрикатов и готовой продукции, подготовки сырья для переработки, стерилизации твердых и жидких питательных сред, культивирования микроорганизмов, выделения биомассы и получения целевых продуктов, их обработка. Для некоторых видов основного оборудования приведены методики расчета. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Курс предназначен для подготовки бакалавров по направлениям подготовки «Биотехнология», «Продукты питания животного происхождения», магистров по направлениям подготовки «Биотехнология», «Продукты питания животного происхождения», а также аспирантов по направлению подготовки «Промышленная экология и биотехнологии».</t>
+    <t>Предлагаемое пособие описывает основные технологические операции, применяемые в биотехнологической промышленности, устройства и оборудование, на котором они выполняются. Рассмотрены вопросы транспортировки сырья, полуфабрикатов и готовой продукции, подготовки сырья для переработки, стерилизации твердых и жидких питательных сред, культивирования микроорганизмов, выделения биомассы и получения целевых продуктов, их обработка. Для некоторых видов основного оборудования приведены методики расчета. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Пособие предназначено для подготовки бакалавров по направлениям подготовки «Биотехнология», «Продукты питания животного происхождения», магистров по направлениям подготовки «Биотехнология», «Продукты питания животного происхождения», а также аспирантов по направлению подготовки «Промышленная экология и биотехнологии».</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-12433-0</t>
   </si>
   <si>
     <t>30.16я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>23.04.2019</t>
   </si>
   <si>
     <t>ОБОРУДОВАНИЕ ПРЕДПРИЯТИЙ ОБЩЕСТВЕННОГО ПИТАНИЯ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Чаблин Б. В., Евдокимов И. А.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
@@ -226,51 +226,51 @@
   <si>
     <t>В учебном пособии приведены методические материалы для проведения практических занятий по курсам «Технологическое оборудование предприятий общественного питания» и «Технологическое оборудование отрасли». Теоретическая часть каждой темы включает классификацию оборудования и теоретические основы рассматриваемого процесса, а также знакомит с устройством и принципом действия наиболее распространенных в отрасли видов оборудования и методиками их расчета. Приводятся примеры решения задач, варианты индивидуальных заданий, контрольные вопросы для самостоятельной подготовки. Содержание учебного пособия соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования.</t>
   </si>
   <si>
     <t>978-5-534-10388-5</t>
   </si>
   <si>
     <t>21.05.2019</t>
   </si>
   <si>
     <t>ОБОРУДОВАНИЕ ПРЕДПРИЯТИЙ ОБЩЕСТВЕННОГО ПИТАНИЯ. ПРАКТИЧЕСКИЙ КУРС 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>В учебном пособии приведены методические материалы для проведения практических занятий по курсам «Технологическое оборудование предприятий общественного питания» и «Технологическое оборудование отрасли». Теоретическая часть каждой темы включает классификацию оборудования и теоретические основы рассматриваемого процесса, а также знакомит с устройством и принципом действия наиболее распространенных в отрасли видов оборудования и методиками их расчета. Приводятся примеры решения задач, варианты индивидуальных заданий, контрольные вопросы для самостоятельной подготовки. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Издание может представлять интерес не только для студентов образовательных учреждений среднего профессионального образования, но и для научных работников, преподавателей, специалистов и всех интересующихся.</t>
   </si>
   <si>
     <t>978-5-534-11691-5</t>
   </si>
   <si>
     <t>16.06.2020</t>
   </si>
   <si>
     <t>ПРОЦЕССЫ И АППАРАТЫ БИОТЕХНОЛОГИЧЕСКИХ ПРОИЗВОДСТВ. Учебник для СПО</t>
   </si>
   <si>
-    <t>Курс описывает основные технологические операции, применяемые в биотехнологической промышленности, устройства и оборудование, на котором они выполняются. Рассмотрены вопросы транспортировки сырья, полуфабрикатов и готовой продукции, подготовки сырья для переработки, стерилизации твердых и жидких питательных сред, культивирования микроорганизмов, выделения биомассы и получения целевых продуктов, их обработка. Для некоторых видов основного оборудования приведены методики расчета. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс предназначен для подготовки студентов по направлениям «Биотехнология», «Продукты питания животного происхождения», а также аспирантов по направлению подготовки «Промышленная экология и биотехнологии».</t>
+    <t>Предлагаемое пособие описывает основные технологические операции, применяемые в биотехнологической промышленности, устройства и оборудование, на котором они выполняются. Рассмотрены вопросы транспортировки сырья, полуфабрикатов и готовой продукции, подготовки сырья для переработки, стерилизации твердых и жидких питательных сред, культивирования микроорганизмов, выделения биомассы и получения целевых продуктов, их обработка. Для некоторых видов основного оборудования приведены методики расчета. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Пособие предназначено для подготовки студентов по направлениям «Биотехнология», «Продукты питания животного происхождения», а также аспирантов по направлению подготовки «Промышленная экология и биотехнологии».</t>
   </si>
   <si>
     <t>978-5-534-13580-0</t>
   </si>
   <si>
     <t>30.16я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>