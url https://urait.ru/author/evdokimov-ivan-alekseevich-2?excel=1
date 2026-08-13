--- v4 (2026-06-24)
+++ v5 (2026-08-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
-    <t>24.06.2026</t>
+    <t>13.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>