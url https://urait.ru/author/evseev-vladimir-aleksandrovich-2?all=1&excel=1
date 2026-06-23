--- v3 (2026-05-03)
+++ v4 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>03.05.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>26.06.2019</t>
   </si>
   <si>
     <t>ЭТНОЛОГИЯ И СОЦИАЛЬНАЯ АНТРОПОЛОГИЯ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Евсеев В. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Теория и методика истории. Археология</t>
   </si>
   <si>
-    <t>В учебном пособии представлена этническая картина современного мира. Этнографический материал распределяется по крупным историко-этнографическим регионам и странам, а внутри их — по народам. Основное внимание уделено описанию народов мира, их географическому размещению, антропологической, языковой и хозяйственно-культурной классификациям, а также проблемам этногенеза и этнической истории, характеристике традиционной и современной культуры. Должное внимание уделяется современным этнокультурным, этнорелигиозным и этнодемографическим процессам. Данное учебное пособие рассчитано на студентов младших курсов историко-гуманитарного профиля (историков, политологов, международников, социологов, культурологов, музеологов, журналистов). Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Данное учебное пособие рассчитано на студентов младших курсов историкогуманитарного профиля (историков, политологов, международников, социологов, культурологов, музеологов, журналистов).</t>
+    <t>В учебном пособии представлена этническая картина современного мира. Этнографический материал распределяется по крупным историко-этнографическим регионам и странам, а внутри их — по народам. Основное внимание уделено описанию народов мира, их географическому размещению, антропологической, языковой и хозяйственно-культурной классификациям, а также проблемам этногенеза и этнической истории, характеристике традиционной и современной культуры. Должное внимание уделяется современным этнокультурным, этнорелигиозным и этнодемографическим процессам. Данное учебное пособие рассчитано на студентов младших курсов историко-гуманитарного профиля (историков, политологов, международников, социологов, культурологов, музеологов, журналистов).</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-11545-1</t>
   </si>
   <si>
     <t>63.52я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>