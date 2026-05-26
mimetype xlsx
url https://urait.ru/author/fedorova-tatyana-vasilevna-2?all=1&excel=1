--- v3 (2026-04-03)
+++ v4 (2026-05-26)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
-[...1 lines deleted...]
-    <t>03.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+  <si>
+    <t>26.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,102 +133,96 @@
   <si>
     <t>18.01.2024</t>
   </si>
   <si>
     <t>АДМИНИСТРАТИВНОЕ ПРАВО 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Стахова А. И.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Административное право</t>
   </si>
   <si>
-    <t>В учебнике и практикуме системно излагаются теоретический материал и материал для семинарских заданий по административному праву и административному процессу на основе комплексного анализа современного административного и административно-процессуального законодательства Российской Федерации. С учетом современной доктрины административного права и процесса и на основе комплексного анализа практики внесудебного и судебного применения отечественного административного и административно-процессуального законодательства сформирован комплексный фонд контрольных вопросов, заданий и задач. Раскрыты особенности административно-правового статуса физических лиц и организаций. В качестве специальных субъектов административного права выделены государственные и муниципальные служащие, должностные лица. Показана специфика административно-правового статуса органов исполнительной власти и органов местного самоуправления, названных в обобщенном виде органами публичной администрации. Учтены изменения действующего законодательства Российской Федерации по состоянию на 01 января 2024 г. Содержание соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений юридического профиля, обучающихся по программам бакалавриата и специалитета, а также магистрантов, аспирантов, преподавателей и практических работников.</t>
+    <t>В учебнике и практикуме системно излагаются теоретический материал и материал для семинарских заданий по административному праву и административному процессу на основе комплексного анализа современного административного и административно-процессуального законодательства Российской Федерации. С учетом современной доктрины административного права и процесса и на основе комплексного анализа практики внесудебного и судебного применения отечественного административного и административно-процессуального законодательства сформирован комплексный фонд контрольных вопросов, заданий и задач. Раскрыты особенности административно-правового статуса физических лиц и организаций. В качестве специальных субъектов административного права выделены государственные и муниципальные служащие, должностные лица. Показана специфика административно-правового статуса органов исполнительной власти и органов местного самоуправления, названных в обобщенном виде органами публичной администрации.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18590-4</t>
   </si>
   <si>
     <t>67.401я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>АДМИНИСТРАТИВНОЕ ПРАВО 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В учебнике и практикуме системно излагаются теоретический материал и материал для семинарских заданий по административному праву и административному процессу на основе комплексного анализа современного административного и административно-процессуального законодательства Российской Федерации. С учетом современной доктрины административного права и процесса и на основе комплексного анализа практики внесудебного и судебного применения отечественного административного и административно-процессуального законодательства сформирован комплексный фонд контрольных вопросов, заданий и задач. Раскрыты особенности административно-правового статуса физических лиц и организаций. В качестве специальных субъектов административного права выделены государственные и муниципальные служащие, должностные лица. Показана специфика административно-правового статуса органов исполнительной власти и органов местного самоуправления, названных в обобщенном виде органами публичной администрации. Учтены изменения действующего законодательства Российской Федерации по состоянию на 01 января 2024 г. Содержание соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-18592-8</t>
   </si>
   <si>
     <t>67.401я723</t>
   </si>
   <si>
     <t>29.03.2024</t>
   </si>
   <si>
     <t>АДМИНИСТРАТИВНОЕ ПРАВО 4-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Под ред. Стахова А. И., Кононова П. И.</t>
   </si>
   <si>
-    <t>Административное право является учебной дисциплиной, усвоение содержания которой является достаточно сложным для студентов. В связи с этим данное издание представлено в виде определений, схем, контрольных вопросов, задач и практических заданий как комплексное, эффективное средство обучения. Учебный материал изложен в строгом соответствии с положениями Конституции Российской Федерации посредством предметно-функционального подхода к пониманию таких важнейших категорий общей теории административного права как предмет, метод, система и источники административного права. Учтены особенности конституционного разделения административного и административно-процессуального законодательства Российской Федерации, а также устройство единой системы публичной власти. Приняты во внимание возможности законодательного регулирования передачи органам местного самоуправления отдельных государственных полномочий, предоставления отдельным организациям статуса государственного или иного органа. В этой связи использована такая обобщающая категория как «публичная администрация», а в структуру издания введены соответствующие специальные темы. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по юридическим направлениям и специальностям.</t>
+    <t>Административное право является учебной дисциплиной, усвоение содержания которой является достаточно сложным для студентов. В связи с этим данное издание представлено в виде определений, схем, контрольных вопросов, задач и практических заданий как комплексное, эффективное средство обучения. Учебный материал изложен в строгом соответствии с положениями Конституции Российской Федерации посредством предметно-функционального подхода к пониманию таких важнейших категорий общей теории административного права как предмет, метод, система и источники административного права.</t>
   </si>
   <si>
     <t>978-5-534-18928-5</t>
   </si>
   <si>
     <t>АДМИНИСТРАТИВНОЕ ПРАВО В СХЕМАХ 4-е изд., пер. и доп. Учебник и практикум для вузов</t>
-  </si>
-[...1 lines deleted...]
-    <t>Административное право является учебной дисциплиной, усвоение содержания которой является достаточно сложным для студентов. В связи с этим данное издание представлено в виде определений, схем, контрольных вопросов, задач и практических заданий как комплексное, эффективное средство обучения. Учебный материал изложен в строгом соответствии с положениями Конституции Российской Федерации посредством предметно-функционального подхода к пониманию таких важнейших категорий общей теории административного права как предмет, метод, система и источники административного права. Учтены особенности конституционного разделения административного и административно-процессуального законодательства Российской Федерации, а также устройство единой системы публичной власти. Приняты во внимание возможности законодательного регулирования передачи органам местного самоуправления отдельных государственных полномочий, предоставления отдельным организациям статуса государственного или иного органа. В этой связи использована такая обобщающая категория как «публичная администрация», а в структуру издания введены соответствующие специальные темы. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по юридическим направлениям и специальностям по программам подготовки бакалавров и специалистов.</t>
   </si>
   <si>
     <t>978-5-534-18925-4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -934,197 +928,197 @@
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>2449.0</v>
       </c>
       <c r="M6" s="9">
         <v>2689.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.702</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>583845</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="E7" s="6" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>501</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>2549.0</v>
       </c>
       <c r="M7" s="9">
         <v>2799.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.727</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>583661</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>501</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>2549.0</v>
       </c>
       <c r="M8" s="9">
         <v>2799.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.727</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
   </hyperlinks>