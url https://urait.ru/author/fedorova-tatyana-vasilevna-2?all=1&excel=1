--- v4 (2026-05-26)
+++ v5 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
-    <t>26.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>