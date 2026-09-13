--- v5 (2026-07-13)
+++ v6 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -837,54 +837,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>480</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>2449.0</v>
+        <v>2579.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2689.0</v>
+        <v>2839.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -907,54 +907,54 @@
       <c r="B6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>480</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>2449.0</v>
+        <v>2579.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2689.0</v>
+        <v>2839.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>47</v>
       </c>
@@ -977,54 +977,54 @@
       <c r="B7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>501</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>2549.0</v>
+        <v>2679.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2799.0</v>
+        <v>2949.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>53</v>
       </c>
@@ -1047,54 +1047,54 @@
       <c r="B8" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>51</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>501</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>2549.0</v>
+        <v>2679.0</v>
       </c>
       <c r="M8" s="9">
-        <v>2799.0</v>
+        <v>2949.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>52</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>55</v>
       </c>