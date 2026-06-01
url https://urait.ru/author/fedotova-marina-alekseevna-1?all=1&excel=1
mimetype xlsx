--- v2 (2026-03-30)
+++ v3 (2026-06-01)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
-    <t>31.03.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,81 +133,81 @@
   <si>
     <t>05.09.2023</t>
   </si>
   <si>
     <t>ОЦЕНКА СТОИМОСТИ АКТИВОВ И БИЗНЕСА 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Федотова М. А., Бусов В. И., Землянский О. А. ; Под ред. Федотовой М.А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Финансы</t>
   </si>
   <si>
-    <t>В курсе описаны сущность и содержание оценочной деятельности, ее законодательная база, дается характеристика методических подходов и методов оценки стоимости активов и бизнеса, раскрывается специфика оценки стоимости различных видов активов, предприятия как имущественного комплекса и средства бизнеса. Основное отличие от других курсов по оценке стоимости — в учете последних изменений в программах подготовки бакалавров и магистров по направлению «Экономика», всестороннем рассмотрении вопросов оценочной деятельности и оценки стоимости бизнеса и его активов. Разделы и параграфы завершаются контрольными вопросами и задачами, способствующими более глубокому изучению материала и приобретению практического опыта решения задач оценки стоимости активов и бизнеса. Содержание курса соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов бакалавриата направлений «Экономика», «Менеджмент», «Государственное и муниципальное управление». Может быть использован студентами магистратуры и слушателями системы профессиональной переподготовки специалистов, аспирантами и преподавателями. Полезен руководителям и специалистам организаций, профессиональным оценщикам, работниками риэлтерских и финансовых организаций.</t>
+    <t>В курсе описаны сущность и содержание оценочной деятельности, ее законодательная база, дается характеристика методических подходов и методов оценки стоимости активов и бизнеса, раскрывается специфика оценки стоимости различных видов активов, предприятия как имущественного комплекса и средства бизнеса. Разделы и параграфы завершаются контрольными вопросами и задачами, способствующими более глубокому изучению материала и приобретению практического опыта решения задач оценки стоимости активов и бизнеса. Для студентов направлений «Экономика», «Менеджмент», «Государственное и муниципальное управление». Может быть использован слушателями системы профессиональной переподготовки специалистов, аспирантами и преподавателями. Полезен руководителям и специалистам организаций, работниками риэлтерских и финансовых организаций.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-16679-8</t>
   </si>
   <si>
     <t>65.290я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>22.07.2014</t>
   </si>
   <si>
     <t>ПРОЕКТНОЕ ФИНАНСИРОВАНИЕ И АНАЛИЗ. Учебник для вузов</t>
   </si>
   <si>
     <t>Федотова М. А., Никонова И. А., Лысова Н. А.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Финансовый менеджмент</t>
   </si>
   <si>
-    <t>Основная цель предлагаемого учебного пособия заключается в развитии компетенций, направленных на знание основ проектного финансирования, его законодательного обеспечения и формирование способностей использования ими современных приемов и методов проектного анализа, необходимых для оценки современного состояния, проблем и перспектив развития проектного финансирования в российской экономике. Данная цель определена задачей, поставленной Президентом Российской Федерации В. В. Путиным 23 мая 2014 года на пленарном заседании Петербургского международного экономического форума, принять все правовые акты, необходимые для запуска механизмов проектного финансирования. Каждая глава пособия содержит контрольные вопросы, задания, кейсы, которые помогут учащимся лучше усвоить теоретический материал.</t>
+    <t>Основная цель предлагаемого учебного пособия заключается в развитии у обучающихся на программах высшего профессионального образования компетенций, направленных на знание основ проектного финансирования, его законодательного обеспечения и формирование способностей использования ими современных приемов и методов проектного анализа, необходимых для оценки современного состояния, проблем и перспектив развития проектного финансирования в российской экономике. Данная цель определена задачей, поставленной Президентом Российской Федерации В. В. Путиным 23 мая 2014 года на пленарном заседании Петербургского международного экономического форума, принять до конца 2014 года все правовые акты, необходимые для запуска механизмов проектного финансирования. Каждая глава пособия содержит контрольные вопросы, задания, кейсы, которые помогут учащимся лучше усвоить теоретический материал.</t>
   </si>
   <si>
     <t>978-5-534-09860-0</t>
   </si>
   <si>
     <t>65я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>