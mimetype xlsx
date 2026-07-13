--- v3 (2026-05-22)
+++ v4 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
-    <t>22.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,84 +130,84 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>28.02.2020</t>
   </si>
   <si>
     <t>ДЕТСКАЯ И ПОДРОСТКОВАЯ ПСИХИАТРИЯ: "НЕСТАНДАРТНЫЙ", ИЛИ "ПЛОХОЙ ХОРОШИЙ", РЕБЕНОК 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Фесенко Ю. А., Лохов М. И., Фесенко Е. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Медицина и фармакология</t>
   </si>
   <si>
     <t>Клиническая и медицинская психология. Патопсихология. Психиатрия</t>
   </si>
   <si>
-    <t>Рассмотрены основные компенсаторные механизмы головного мозга ребенка, описаны наиболее распространенное пограничное нервно-психическое расстройство — синдром дефицита внимания и гиперактивности, связанное с минимальной дисфункцией мозга, и вопросы диагностики, лечения и обучения детей, страдающих этой патологией. Рассмотрены основные этапы и теории развития ребенка (Ж. Пиаже, Э. Эриксон, Л. С. Выготский), механизмы развития речи, нейрофизиологические основы сна и его нарушения, а также наиболее серьезные патологии психического развития в детском возрасте. Авторами приводятся собственные данные по методам компенсации рассматриваемого пограничного расстройства, в том числе с использованием биологической обратной связи, физиотерапии, рефлексотерапии, фармакологического регулирования под контролем электроэнцефалограммы, разнообразных психологических способов воздействия. Описаны истории болезни детей, даются яркие клинические примеры, позволяющие понять основной психологический компонент рассматриваемого страдания. Книга адресована главным образом врачам-практикам (психиатрам, неврологам, психотерапевтам), психологам, сталкивающимся в своей работе с проявлениями СДВГ, и родителям, интересующимся вопросами возникновения, течения и терапии этого сложного заболевания.</t>
+    <t>Рассмотрены основные компенсаторные механизмы головного мозга ребенка, описаны наиболее распространенное пограничное нервно-психическое расстройство — синдром дефицита внимания и гиперактивности, связанное с минимальной дисфункцией мозга, и вопросы диагностики, лечения и обучения детей, страдающих этой патологией. Рассмотрены основные этапы и теории развития ребенка (Ж. Пиаже, Э. Эриксон, Л. С. Выготский), механизмы развития речи, нейрофизиологические основы сна и его нарушения, а также наиболее серьезные патологии психического развития в детском возрасте. Авторами приводятся собственные данные по методам компенсации рассматриваемого пограничного расстройства, в том числе с использованием биологической обратной связи, физиотерапии, рефлексотерапии, фармакологического регулирования под контролем электроэнцефалограммы, разнообразных психологических способов воздействия.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-12887-1</t>
   </si>
   <si>
     <t>56.14я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>06.09.2024</t>
   </si>
   <si>
     <t>КОРРЕКЦИОННАЯ ПСИХОЛОГИЯ: СИНДРОМ ДЕФИЦИТА ВНИМАНИЯ И ГИПЕРАКТИВНОСТИ У ДЕТЕЙ 3-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Фесенко Ю. А., Фесенко Е. В.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Специальная педагогика и психология. Дефектология. Логопедия</t>
   </si>
   <si>
-    <t>В курсе описаны основные компенсаторные механизмы головного мозга ребенка, описано наиболее распространенное пограничное нервно-психическое расстройство — синдром дефицита внимания и гиперактивности (СДВГ), связанное с минимальной дисфункцией мозга, и вопросы лечения и обучения детей, страдающих этой патологией. Рассмотрены основные этапы и теории развития ребенка (Ж. Пиаже, Э. Эриксон, Л. С. Выготский), наиболее серьезные патологии психического развития. В интересной форме приводятся истории болезни детей, даются яркие клинические примеры, позволяющие понять основной психологический компонент рассматриваемого страдания. На основании полученного опыта авторы делают вывод, что СДВГ связано с резидуальным поражением различных структур головного мозга, и нарушенным на этой основе взаимодействием между структурами мозга, обеспечивающими процессы речи, памяти, интеллектуального развития ребенка. Курс адресован главным образом врачам-практикам (психиатрам, неврологам, психотерапевтам) и психологам, сталкивающимся в своей работе с проявлениями СДВГ, и родителям, интересующимся вопросами возникновения, течения и терапии этого сложного заболевания.</t>
+    <t>В курсе описаны основные компенсаторные механизмы головного мозга ребенка, описано наиболее распространенное пограничное нервно-психическое расстройство — синдром дефицита внимания и гиперактивности (СДВГ), связанное с минимальной дисфункцией мозга, и вопросы лечения и обучения детей, страдающих этой патологией. Рассмотрены основные этапы и теории развития ребенка (Ж. Пиаже, Э. Эриксон, Л. С. Выготский), наиболее серьезные патологии психического развития. В интересной форме приводятся истории болезни детей, даются яркие клинические примеры, позволяющие понять основной психологический компонент рассматриваемого страдания. Курс адресован главным образом врачам-практикам (психиатрам, неврологам, психотерапевтам) и психологам, сталкивающимся в своей работе с проявлениями СДВГ, и родителям, интересующимся вопросами возникновения, течения и терапии этого сложного заболевания.</t>
   </si>
   <si>
     <t>978-5-534-19828-7</t>
   </si>
   <si>
     <t>88.3я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>