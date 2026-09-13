--- v4 (2026-07-13)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -825,54 +825,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>334</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1779.0</v>
+        <v>1869.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1959.0</v>
+        <v>2059.0</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
@@ -893,54 +893,54 @@
       <c r="B6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>287</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1559.0</v>
+        <v>1639.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1709.0</v>
+        <v>1799.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>50</v>
       </c>