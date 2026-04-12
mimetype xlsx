--- v2 (2026-02-22)
+++ v3 (2026-04-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
-    <t>23.02.2026</t>
+    <t>12.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>