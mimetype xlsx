--- v3 (2026-04-12)
+++ v4 (2026-06-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
-    <t>12.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,213 +130,213 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>11.10.2018</t>
   </si>
   <si>
     <t>ВОЗРАСТНАЯ ФИЗИОЛОГИЯ И ПСИХОФИЗИОЛОГИЯ: ЭНУРЕЗ И ЭНКОПРЕЗ У ДЕТЕЙ 2-е изд. Практическое пособие</t>
   </si>
   <si>
     <t>Фесенко Ю. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Профессиональная практика</t>
   </si>
   <si>
     <t>Медицина и фармакология</t>
   </si>
   <si>
     <t>Анатомия и физиология. Цитология. Гистология. Эмбриология</t>
   </si>
   <si>
-    <t>Курс написан Юрием Анатольевичем Фесенко, доктором медицинских наук, главным детским психиатром Санкт-Петербурга, профессором факультета клинической психологии Санкт-Петербургского государственного педиатричского университета, академиком, заслуженным деятелем науки и образования РАЕ, детским психотерапевтом и психиатром, врачом высшей категории, занимающимся изучением и лечением психических расстройств у детей в «Центре восстановительного лечения «Детская психиатрия» имени С. С. Мнухина» более 30 лет. В нем рассмотрены основные компенсаторные механизмы головного мозга ребенка, описаны наиболее распространенные пограничные нервно-психические расстройства — энурез и энкопрез, связанные с минимальной дисфункцией мозга, и вопросы лечения детей, страдающих этой патологией. Курс адресован родителям, врачам-практикам (психиатрам, неврологам, психотерапевтам) и психологам, интересующимся вопросами возникновения, течения и терапии энуреза и энкопреза.</t>
+    <t>В курсе рассмотрены основные компенсаторные механизмы головного мозга ребенка, описаны наиболее распространенные пограничные нервно-психические расстройства — энурез и энкопрез, связанные с минимальной дисфункцией мозга, и вопросы лечения детей, страдающих этой патологией. Автор приводит собственные данные по методам компенсации рассматриваемых пограничных расстройств, в том числе с использованием обратной связи, фармакологического регулирования под контролем электроэнцефалограммы, рефлексотерапии, разнообразных психологических способов воздействия. На основании полученного опыта делается вывод, что все рассматриваемые заболевания являются нервно-психическими расстройствами, связанными с резидуальным поражением различных структур головного мозга, и нарушенным на этой основе взаимодействием между структурами мозга, обеспечивающими процессы речи, памяти, интеллектуального развития ребенка.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-07953-1</t>
   </si>
   <si>
     <t>28.707.3</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>28.02.2020</t>
   </si>
   <si>
     <t>ДЕТСКАЯ И ПОДРОСТКОВАЯ ПСИХИАТРИЯ: "НЕСТАНДАРТНЫЙ", ИЛИ "ПЛОХОЙ ХОРОШИЙ", РЕБЕНОК 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Фесенко Ю. А., Лохов М. И., Фесенко Е. В.</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Клиническая и медицинская психология. Патопсихология. Психиатрия</t>
   </si>
   <si>
-    <t>Рассмотрены основные компенсаторные механизмы головного мозга ребенка, описаны наиболее распространенное пограничное нервно-психическое расстройство — синдром дефицита внимания и гиперактивности, связанное с минимальной дисфункцией мозга, и вопросы диагностики, лечения и обучения детей, страдающих этой патологией. Рассмотрены основные этапы и теории развития ребенка (Ж. Пиаже, Э. Эриксон, Л. С. Выготский), механизмы развития речи, нейрофизиологические основы сна и его нарушения, а также наиболее серьезные патологии психического развития в детском возрасте. Авторами приводятся собственные данные по методам компенсации рассматриваемого пограничного расстройства, в том числе с использованием биологической обратной связи, физиотерапии, рефлексотерапии, фармакологического регулирования под контролем электроэнцефалограммы, разнообразных психологических способов воздействия. Описаны истории болезни детей, даются яркие клинические примеры, позволяющие понять основной психологический компонент рассматриваемого страдания. Книга адресована главным образом врачам-практикам (психиатрам, неврологам, психотерапевтам), психологам, сталкивающимся в своей работе с проявлениями СДВГ, и родителям, интересующимся вопросами возникновения, течения и терапии этого сложного заболевания.</t>
+    <t>Рассмотрены основные компенсаторные механизмы головного мозга ребенка, описаны наиболее распространенное пограничное нервно-психическое расстройство — синдром дефицита внимания и гиперактивности, связанное с минимальной дисфункцией мозга, и вопросы диагностики, лечения и обучения детей, страдающих этой патологией. Рассмотрены основные этапы и теории развития ребенка (Ж. Пиаже, Э. Эриксон, Л. С. Выготский), механизмы развития речи, нейрофизиологические основы сна и его нарушения, а также наиболее серьезные патологии психического развития в детском возрасте. Авторами приводятся собственные данные по методам компенсации рассматриваемого пограничного расстройства, в том числе с использованием биологической обратной связи, физиотерапии, рефлексотерапии, фармакологического регулирования под контролем электроэнцефалограммы, разнообразных психологических способов воздействия.</t>
   </si>
   <si>
     <t>978-5-534-12887-1</t>
   </si>
   <si>
     <t>56.14я73</t>
   </si>
   <si>
     <t>12.04.2019</t>
   </si>
   <si>
     <t>ДЕТСКАЯ И ПОДРОСТКОВАЯ ПСИХИАТРИЯ: ПОГРАНИЧНЫЕ ПСИХИЧЕСКИЕ РАССТРОЙСТВА. Учебник для вузов</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Специальная педагогика и психология. Дефектология. Логопедия</t>
   </si>
   <si>
-    <t>В курсе рассмотрены основные компенсаторные механизмы головного мозга ребенка, описаны наиболее распространенные пограничные нервно-психические расстройства развивающегося ребенка, связанные с минимальной дисфункцией мозга, основные формы неврозов, современные представления о стрессе, а также вопросы лечения и обучения детей, страдающих пограничной патологией. Автор приводит собственные данные по методам компенсации пограничных расстройств, в том числе с использованием обратной связи, фармакологического регулирования под контролем электроэнцефалограммы, разнообразных психологических способов воздействия. В интересной форме приводятся истории болезни детей, даются яркие клинические примеры, позволяющие понять основной психологический компонент того или иного страдания. Первая, вторая и третья темы написаны с участием д. б. н., старшего научного сотрудника НИИЭМ М. И. Лохова, девятая — к. м. н., профессора ГКА им. Маймонида (Санкт-Петербургского филиала) В. И. Гарбузова, введение и десятая — д. м. н., профессора медицинского факультета СПбГУ Л. П. Чурилова. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Курс предназначен для родителей, врачей-практиков, психологов, дефектологов, логопедов, а также студентов дефектологических и медицинских факультетов университетов.</t>
+    <t>В курсе рассмотрены основные компенсаторные механизмы головного мозга ребенка, описаны наиболее распространенные пограничные нервно-психические расстройства развивающегося ребенка, связанные с минимальной дисфункцией мозга, основные формы неврозов, современные представления о стрессе, а также вопросы лечения и обучения детей, страдающих пограничной патологией. Автор приводит собственные данные по методам компенсации пограничных расстройств, в том числе с использованием обратной связи, фармакологического регулирования под контролем электроэнцефалограммы, разнообразных психологических способов воздействия. В интересной форме приводятся истории болезни детей, даются яркие клинические примеры, позволяющие понять основной психологический компонент того или иного страдания.</t>
   </si>
   <si>
     <t>978-5-534-11128-6</t>
   </si>
   <si>
     <t>04.12.2018</t>
   </si>
   <si>
     <t>ДЕТСКАЯ И ПОДРОСТКОВАЯ ПСИХОТЕРАПИЯ: НЕВРОЗЫ У ДЕТЕЙ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Фесенко Ю. А., Гарбузов В. И.</t>
   </si>
   <si>
     <t>В книге рассмотрены вопросы изучения пограничных психических расстройств, в том числе и неврозов, в историческом аспекте, освещены основные компенсаторные механизмы головного мозга ребенка, проанализированы понятия о стрессе и психической травме. Авторами дана подробная характеристика методам терапии неврозов: психофармакотерапии, психотерапии, представлен собственный комплексный метод лечения детей с пограничными психическими заболеваниями, включающий психофармакотерапию, адаптивное управление, рефлексотерапию, физиотерапевтическое лечение, различные виды психотерапии.</t>
   </si>
   <si>
     <t>978-5-534-07308-9</t>
   </si>
   <si>
     <t>53.57я73</t>
   </si>
   <si>
     <t>14.02.2020</t>
   </si>
   <si>
     <t>ДЕТСКАЯ И ПОДРОСТКОВАЯ ПСИХОТЕРАПИЯ: НЕВРОЗЫ У ДЕТЕЙ 2-е изд. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В книге рассмотрены вопросы изучения пограничных психических расстройств, в том числе и неврозов, в историческом аспекте, освещены основные компенсаторные механизмы головного мозга ребенка, проанализированы понятия о стрессе и психической травме. Авторами дана подробная характеристика методам терапии неврозов: психофармакотерапии, психотерапии, представлен собственный комплексный метод лечения детей с пограничными психическими заболеваниями, включающий психофармакотерапию, адаптивное управление, рефлексотерапию, физиотерапевтическое лечение, различные виды психотерапии. Приводятся собственные данные по более, чем 3000, больным с пограничными психическими расстройствами. В интересной форме даются яркие клинические примеры, позволяющие понять основной психологический компонент того или иного страдания. Книга задумывалась авторами как разговор на научную тему, но, тем не менее, глубоко интересующую совершенно разных людей, и поэтому — доступной для понимания самому широкому кругу читателей. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Книга адресована врачам-практикам (психиатрам, психотерапевтам, неврологам) и психологам, и родителям детей с неврозом, и просто интересующимся вопросами возникновения, течения и терапии пограничных психических расстройств, к которым и относятся неврозы.</t>
+    <t>В книге рассмотрены вопросы изучения пограничных психических расстройств, в том числе и неврозов, в историческом аспекте, освещены основные компенсаторные механизмы головного мозга ребенка, проанализированы понятия о стрессе и психической травме. Авторами дана подробная характеристика методам терапии неврозов: психофармакотерапии, психотерапии, представлен собственный комплексный метод лечения детей с пограничными психическими заболеваниями, включающий психофармакотерапию, адаптивное управление, рефлексотерапию, физиотерапевтическое лечение, различные виды психотерапии. Приводятся собственные данные по более, чем 3000, больным с пограничными психическими расстройствами. В интересной форме даются яркие клинические примеры, позволяющие понять основной психологический компонент того или иного страдания.</t>
   </si>
   <si>
     <t>978-5-534-12336-4</t>
   </si>
   <si>
     <t>53.57я723</t>
   </si>
   <si>
     <t>15.04.2019</t>
   </si>
   <si>
     <t>ДЕТСКАЯ ПСИХИАТРИЧЕСКАЯ СЛУЖБА СТРАНЫ. Монография</t>
   </si>
   <si>
     <t>Макушкин Е. В., Фесенко Ю. А., Шигашов Д. Ю., Бебчук М. А.</t>
   </si>
   <si>
     <t>Актуальные монографии</t>
   </si>
   <si>
-    <t>В монографии описаны исторические вехи зарождения и развития детской психиатрии, начиная с дореволюционного времени, как в Москве и Петрограде-Ленинграде-Петербурге, так и в других регионах России, а также развитие службы на современном этапе. Авторами приводятся собственные данные по организации современных детских психиатрических Центров в условиях крупных мегаполисов. Уделяется внимание как структуре Центров, так и организации работы в подразделениях. Приводятся современные статистические данные (на конец 2017 года) с кратким анализом основных проблем в детской психиатрии, имеющих высокую актуальность. Изложены основные принципы, цели и задачи при оказании стационарной, амбулаторной, лечебно-консультативной и реабилитационной помощи в современной детской и подростковой психиатрии. Такого рода издание в психиатрии подготовлено впервые. Книга адресована главным образом организаторам здравоохранения (психиатрам, психотерапевтам, неврологам) и психологам, а также смежным специалистам.</t>
+    <t>В монографии описаны исторические вехи зарождения и развития детской психиатрии, начиная с дореволюционного времени, как в Москве и Петербурге, так и в других регионах России, а также развитие службы на современном этапе. Авторами приводятся собственные данные по организации современных детских психиатрических Центров в условиях крупных мегаполисов. Уделяется внимание как структуре Центров, так и организации работы в подразделениях. Приводятся современные статистические данные (на конец 2017 года) с кратким анализом основных проблем в детской психиатрии, имеющих высокую актуальность. Изложены основные принципы, цели и задачи при оказании стационарной, амбулаторной, лечебно-консультативной и реабилитационной помощи в современной детской и подростковой психиатрии. Такого рода издание в психиатрии подготовлено впервые. Книга адресована главным образом организаторам здравоохранения (психиатрам, психотерапевтам, неврологам) и психологам, а также смежным специалистам.</t>
   </si>
   <si>
     <t>978-5-534-11130-9</t>
   </si>
   <si>
     <t>06.09.2024</t>
   </si>
   <si>
     <t>КОРРЕКЦИОННАЯ ПСИХОЛОГИЯ: СИНДРОМ ДЕФИЦИТА ВНИМАНИЯ И ГИПЕРАКТИВНОСТИ У ДЕТЕЙ 3-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Фесенко Ю. А., Фесенко Е. В.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
-    <t>В курсе описаны основные компенсаторные механизмы головного мозга ребенка, описано наиболее распространенное пограничное нервно-психическое расстройство — синдром дефицита внимания и гиперактивности (СДВГ), связанное с минимальной дисфункцией мозга, и вопросы лечения и обучения детей, страдающих этой патологией. Рассмотрены основные этапы и теории развития ребенка (Ж. Пиаже, Э. Эриксон, Л. С. Выготский), наиболее серьезные патологии психического развития. В интересной форме приводятся истории болезни детей, даются яркие клинические примеры, позволяющие понять основной психологический компонент рассматриваемого страдания. На основании полученного опыта авторы делают вывод, что СДВГ связано с резидуальным поражением различных структур головного мозга, и нарушенным на этой основе взаимодействием между структурами мозга, обеспечивающими процессы речи, памяти, интеллектуального развития ребенка. Курс адресован главным образом врачам-практикам (психиатрам, неврологам, психотерапевтам) и психологам, сталкивающимся в своей работе с проявлениями СДВГ, и родителям, интересующимся вопросами возникновения, течения и терапии этого сложного заболевания.</t>
+    <t>В курсе описаны основные компенсаторные механизмы головного мозга ребенка, описано наиболее распространенное пограничное нервно-психическое расстройство — синдром дефицита внимания и гиперактивности (СДВГ), связанное с минимальной дисфункцией мозга, и вопросы лечения и обучения детей, страдающих этой патологией. Рассмотрены основные этапы и теории развития ребенка (Ж. Пиаже, Э. Эриксон, Л. С. Выготский), наиболее серьезные патологии психического развития. В интересной форме приводятся истории болезни детей, даются яркие клинические примеры, позволяющие понять основной психологический компонент рассматриваемого страдания. Курс адресован главным образом врачам-практикам (психиатрам, неврологам, психотерапевтам) и психологам, сталкивающимся в своей работе с проявлениями СДВГ, и родителям, интересующимся вопросами возникновения, течения и терапии этого сложного заболевания.</t>
   </si>
   <si>
     <t>978-5-534-19828-7</t>
   </si>
   <si>
     <t>88.3я73</t>
   </si>
   <si>
     <t>26.02.2020</t>
   </si>
   <si>
     <t>КОРРЕКЦИЯ РЕЧЕВЫХ РАССТРОЙСТВ ДЕТСКОГО ВОЗРАСТА 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Фесенко Ю. А., Лохов М. И.</t>
   </si>
   <si>
-    <t>Книга своего рода популярная энциклопедия современных знаний по развитию речи, речевым патологиям и существующим способам их лечения. Рассмотрены наиболее часто встречающиеся патологии развития речи у детей младшего возраста (заикание, алалия, дисграфия, аутизм), распространенные сочетания заикания с другими пограничными психонервными расстройствами, связанными с минимальной дисфункцией мозга. На большом клиническом материале (более 2000 детей с заиканием и другими пограничными психическими расстройствами) развивается концепция системного подхода к профилактике и лечению больного ребенка. Приводятся уникальные авторские методики лечения и результаты использования интенсивной компенсации заикания, в том числе с использованием обратной связи, фармакологического регулирования под контролем электроэнцефалограммы, разнообразных психологических способов воздействия. Примененный многоплановый подход к обследованию и последующее эффективное лечение большого числа больных позволяют авторам на основании полученной базы данных выдвинуть гипотезу о первоисточнике пограничных психических расстройств детского возраста, к которым относится и заикание, — минимальной дисфункции мозга, ведущей к нарушению взаимодействия между структурами мозга. Книга будет полезна врачам-практикам, психологам, логопедам, занимающимся патологией речи, гиперактивностью и другими, сопутствующими речевым расстройствам пограничными состояниями, а также студентам медицинских и педагогических вузов.</t>
+    <t>Книга своего рода популярная энциклопедия современных знаний по развитию речи, речевым патологиям и существующим способам их лечения. Рассмотрены наиболее часто встречающиеся патологии развития речи у детей младшего возраста (заикание, алалия, дисграфия, аутизм), распространенные сочетания заикания с другими пограничными психонервными расстройствами, связанными с минимальной дисфункцией мозга. На большом клиническом материале (более 2000 детей с заиканием и другими пограничными психическими расстройствами) развивается концепция системного подхода к профилактике и лечению больного ребенка. Приводятся уникальные авторские методики лечения и результаты использования интенсивной компенсации заикания, в том числе с использованием обратной связи, фармакологического регулирования под контролем электроэнцефалограммы, разнообразных психологических способов воздействия.</t>
   </si>
   <si>
     <t>978-5-534-12886-4</t>
   </si>
   <si>
     <t>52.5я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>20.04.2020</t>
   </si>
   <si>
     <t>КОРРЕКЦИЯ РЕЧЕВЫХ РАССТРОЙСТВ ДЕТСКОГО ВОЗРАСТА 2-е изд. Учебник для СПО</t>
   </si>
   <si>
-    <t>Книга — своего рода популярная энциклопедия современных знаний по развитию речи, речевым патологиям и существующим способам их лечения. Рассмотрены наиболее часто встречающиеся патологии развития речи у детей младшего возраста (заикание, алалия, дисграфия, аутизм), распространенные сочетания заикания с другими пограничными психонервными расстройствами, связанными с минимальной дисфункцией мозга. На большом клиническом материале (более 2000 детей с заиканием и другими пограничными психическими расстройствами) развивается концепция системного подхода к профилактике и лечению больного ребенка. Приводятся уникальные авторские методики лечения и результаты использования интенсивной компенсации заикания, в том числе с использованием обратной связи, фармакологического регулирования под контролем электроэнцефалограммы, разнообразных психологических способов воздействия. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Книга будет полезна врачам-практикам, психологам, логопедам, занимающимся патологией речи, гиперактивностью и другими сопутствующими речевым расстройствам пограничными состояниями, а также студентам медицинских и педагогических направлений.</t>
+    <t>Книга — своего рода популярная энциклопедия современных знаний по развитию речи, речевым патологиям и существующим способам их лечения. Рассмотрены наиболее часто встречающиеся патологии развития речи у детей младшего возраста (заикание, алалия, дисграфия, аутизм), распространенные сочетания заикания с другими пограничными психонервными расстройствами, связанными с минимальной дисфункцией мозга. На большом клиническом материале (более 2000 детей с заиканием и другими пограничными психическими расстройствами) развивается концепция системного подхода к профилактике и лечению больного ребенка. Приводятся уникальные авторские методики лечения и результаты использования интенсивной компенсации заикания, в том числе с использованием обратной связи, фармакологического регулирования под контролем электроэнцефалограммы, разнообразных психологических способов воздействия.</t>
   </si>
   <si>
     <t>978-5-534-13573-2</t>
   </si>
   <si>
     <t>52.5я723</t>
   </si>
   <si>
     <t>30.11.2023</t>
   </si>
   <si>
     <t>СУИЦИДЫ У НЕСОВЕРШЕННОЛЕТНИХ. Учебник для вузов</t>
   </si>
   <si>
     <t>Фесенко Ю. А., Романовская М. В., Андреева Е. Ю., Бычковский Д. А.</t>
   </si>
   <si>
     <t>В книге рассмотрены современное состояние проблемы суицидоопасного поведения детей и подростков, его причины, способы диагностики и лечения суицидального поведения, а также меры по его профилактике, в том числе подробно — школьной профилактике суицидального поведения учащихся. Освещены вопросы теории суицидальности, факторы риска суицидов с использованием данных современных зарубежных и отечественных исследований. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Книга адресована врачам-психотерапевтам, врачам-психиатрам, врачам смежных специальностей и медицинским психологам, работающим с детьми и подростками, руководителям служб охраны психического здоровья, курсантам факультетов переподготовки и повышения квалификации, обучающимся этим специальностям в интернатуре, ординатуре, студентам медицинских учебных заведений.</t>
   </si>
   <si>
     <t>978-5-534-17424-3</t>
   </si>
   <si>
     <t>60.524.258.7я73</t>
   </si>