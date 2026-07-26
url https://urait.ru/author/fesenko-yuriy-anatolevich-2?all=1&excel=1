--- v4 (2026-06-02)
+++ v5 (2026-07-26)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
-    <t>03.06.2026</t>
+    <t>26.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>