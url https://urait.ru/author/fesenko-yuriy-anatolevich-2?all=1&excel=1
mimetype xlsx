--- v5 (2026-07-26)
+++ v6 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
-    <t>26.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -972,54 +972,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>168</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1009.0</v>
+        <v>1059.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1109.0</v>
+        <v>1159.0</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
@@ -1040,54 +1040,54 @@
       <c r="B6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>334</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1779.0</v>
+        <v>1869.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1959.0</v>
+        <v>2059.0</v>
       </c>
       <c r="N6" s="6"/>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
@@ -1108,54 +1108,54 @@
       <c r="B7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>224</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1269.0</v>
+        <v>1329.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1399.0</v>
+        <v>1459.0</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
@@ -1176,54 +1176,54 @@
       <c r="B8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>330</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1759.0</v>
+        <v>1849.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1929.0</v>
+        <v>2029.0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
@@ -1244,54 +1244,54 @@
       <c r="B9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>59</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>330</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1759.0</v>
+        <v>1849.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1929.0</v>
+        <v>2029.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>67</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>68</v>
       </c>
@@ -1314,54 +1314,54 @@
       <c r="B10" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>72</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>259</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>1149.0</v>
+        <v>1199.0</v>
       </c>
       <c r="M10" s="9">
-        <v>1259.0</v>
+        <v>1319.0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>73</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>74</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>75</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6">
@@ -1382,54 +1382,54 @@
       <c r="B11" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>78</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>287</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>1559.0</v>
+        <v>1639.0</v>
       </c>
       <c r="M11" s="9">
-        <v>1709.0</v>
+        <v>1799.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>53</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>54</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>80</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>81</v>
       </c>
@@ -1452,54 +1452,54 @@
       <c r="B12" s="6" t="s">
         <v>83</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>84</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>85</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>203</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>939.0</v>
+        <v>989.0</v>
       </c>
       <c r="M12" s="9">
-        <v>1029.0</v>
+        <v>1089.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>53</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>54</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>86</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>87</v>
       </c>
@@ -1522,54 +1522,54 @@
       <c r="B13" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
         <v>91</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>85</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>203</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
-        <v>939.0</v>
+        <v>989.0</v>
       </c>
       <c r="M13" s="9">
-        <v>1029.0</v>
+        <v>1089.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>65</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>66</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>53</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>54</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>92</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>93</v>
       </c>
@@ -1592,54 +1592,54 @@
       <c r="B14" s="6" t="s">
         <v>95</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
         <v>96</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>97</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>260</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
-        <v>1149.0</v>
+        <v>1209.0</v>
       </c>
       <c r="M14" s="9">
-        <v>1259.0</v>
+        <v>1329.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>79</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>53</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>54</v>
       </c>
       <c r="S14" s="6" t="s">
         <v>98</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U14" s="6" t="s">
         <v>99</v>
       </c>