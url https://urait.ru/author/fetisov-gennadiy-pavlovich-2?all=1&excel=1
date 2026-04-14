--- v2 (2026-02-27)
+++ v3 (2026-04-14)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
-[...1 lines deleted...]
-    <t>27.02.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+  <si>
+    <t>14.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,81 +130,78 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>03.06.2024</t>
   </si>
   <si>
     <t>ЛИТЕЙНОЕ ПРОИЗВОДСТВО 8-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Фетисов Г. П.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Технические науки</t>
   </si>
   <si>
-    <t>Металлургия и металлообработка</t>
+    <t>Материаловедение</t>
   </si>
   <si>
     <t>В учебном пособии описан один из основных технологических процессов в машиностроении — литейное производство. Рассмотрены современные методы литейного производства и перспективы его развития. Изучены особенности технологического процесса литья. Содержание учебного пособия соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов вузов, обучающихся машиностроительным направлениям. Может быть использовано инженерно-техническими работниками.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-19445-6</t>
   </si>
   <si>
     <t>30.3я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>29.10.2024</t>
   </si>
   <si>
     <t>ЛИТЕЙНОЕ ПРОИЗВОДСТВО 8-е изд., пер. и доп. Учебное пособие для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
-  </si>
-[...1 lines deleted...]
-    <t>Материаловедение</t>
   </si>
   <si>
     <t>978-5-534-20742-2</t>
   </si>
   <si>
     <t>30.3я723</t>
   </si>
   <si>
     <t>06.04.2018</t>
   </si>
   <si>
     <t>МАТЕРИАЛОВЕДЕНИЕ И ТЕХНОЛОГИЯ МАТЕРИАЛОВ 8-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Фетисова Г.П.</t>
   </si>
   <si>
     <t>В учебнике представлены основные вопросы физико-химического строения металлов и сплавов, неметаллических и композиционных материалов. Представленные в конце глав задания помогут обучающимся проверить качество усвоения теоретического материала. В учебнике раскрывается базовая теория. В нем изложены все основы дисциплины, в ней также отражены вопросы кристаллического строения металлов и сплавов, их поведения в особых условиях. Также большое внимание уделено технологическим процессам создания материалов, среди которых металлургия, основы литейного производства, обработка металлов давлением, сварка и пайка металлов и др., раскрываются аспекты создания материалов с более лучшими реологическими свойствами.</t>
   </si>
   <si>
     <t>978-5-534-18111-1</t>
   </si>
   <si>
     <t>03.10.2023</t>
   </si>
@@ -985,484 +982,484 @@
       <c r="J6" s="8">
         <v>58</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>419.0</v>
       </c>
       <c r="M6" s="9">
         <v>459.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.089</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>589509</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="E7" s="6" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>808</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>3499.0</v>
       </c>
       <c r="M7" s="9">
         <v>3849.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.988</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>589524</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>808</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>3499.0</v>
       </c>
       <c r="M8" s="9">
         <v>3849.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.988</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>599061</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>77</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>499.0</v>
       </c>
       <c r="M9" s="9">
         <v>549.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.112</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>590537</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="E10" s="6" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>77</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>499.0</v>
       </c>
       <c r="M10" s="9">
         <v>549.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.112</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>598763</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>229</v>
       </c>
       <c r="K11" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="L11" s="9">
         <v>1289.0</v>
       </c>
       <c r="M11" s="9">
         <v>1419.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.397</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>598777</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>229</v>
       </c>
       <c r="K12" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="L12" s="9">
         <v>1289.0</v>
       </c>
       <c r="M12" s="9">
         <v>1419.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O12" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.397</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
   </hyperlinks>