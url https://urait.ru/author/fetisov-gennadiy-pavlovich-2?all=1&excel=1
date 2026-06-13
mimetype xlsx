--- v3 (2026-04-14)
+++ v4 (2026-06-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
-    <t>14.04.2026</t>
+    <t>13.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,135 +133,135 @@
   <si>
     <t>03.06.2024</t>
   </si>
   <si>
     <t>ЛИТЕЙНОЕ ПРОИЗВОДСТВО 8-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Фетисов Г. П.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Технические науки</t>
   </si>
   <si>
     <t>Материаловедение</t>
   </si>
   <si>
-    <t>В учебном пособии описан один из основных технологических процессов в машиностроении — литейное производство. Рассмотрены современные методы литейного производства и перспективы его развития. Изучены особенности технологического процесса литья. Содержание учебного пособия соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов вузов, обучающихся машиностроительным направлениям. Может быть использовано инженерно-техническими работниками.</t>
+    <t>В учебном пособии описан один из основных технологических процессов в машиностроении — литейное производство. Рассмотрены современные методы литейного производства и перспективы его развития. Изучены особенности технологического процесса литья.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-19445-6</t>
   </si>
   <si>
     <t>30.3я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>29.10.2024</t>
   </si>
   <si>
     <t>ЛИТЕЙНОЕ ПРОИЗВОДСТВО 8-е изд., пер. и доп. Учебное пособие для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>978-5-534-20742-2</t>
   </si>
   <si>
     <t>30.3я723</t>
   </si>
   <si>
     <t>06.04.2018</t>
   </si>
   <si>
     <t>МАТЕРИАЛОВЕДЕНИЕ И ТЕХНОЛОГИЯ МАТЕРИАЛОВ 8-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Фетисова Г.П.</t>
   </si>
   <si>
-    <t>В учебнике представлены основные вопросы физико-химического строения металлов и сплавов, неметаллических и композиционных материалов. Представленные в конце глав задания помогут обучающимся проверить качество усвоения теоретического материала. В учебнике раскрывается базовая теория. В нем изложены все основы дисциплины, в ней также отражены вопросы кристаллического строения металлов и сплавов, их поведения в особых условиях. Также большое внимание уделено технологическим процессам создания материалов, среди которых металлургия, основы литейного производства, обработка металлов давлением, сварка и пайка металлов и др., раскрываются аспекты создания материалов с более лучшими реологическими свойствами.</t>
+    <t>В учебнике представлены основные вопросы физико-химического строения металлов и сплавов, неметаллических и композиционных материалов. Рассмотрены химические, физические, механические и технологические свойства материалов и методы их определения, современные пути управления структурой и свойствами материалов, современные технологические процессы обработки материалов. Представленные в конце глав контрольные вопросы и задания помогут обучающимся проверить качество усвоения теоретического материала.</t>
   </si>
   <si>
     <t>978-5-534-18111-1</t>
   </si>
   <si>
     <t>03.10.2023</t>
   </si>
   <si>
     <t>МАТЕРИАЛОВЕДЕНИЕ И ТЕХНОЛОГИЯ МАТЕРИАЛОВ 8-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>В учебнике представлены основные вопросы физико-химического строения металлов и сплавов, неметаллических и композиционных материалов. Представленные в конце глав задания помогут обучающимся проверить качество усвоения теоретического материала. Учебник состоит из двух частей. В первой части раскрывается базовая теория. В нем изложены все основы дисциплины, в ней также отражены вопросы кристаллического строения металлов и сплавов, их поведения в особых условиях. Во второй части большое внимание уделено технологическим процессам создания материалов, среди которых металлургия, основы литейного производства, обработка металлов давлением, сварка и пайка металлов и др., раскрываются аспекты создания материалов с более лучшими реологическими свойствами.</t>
   </si>
   <si>
     <t>978-5-534-18153-1</t>
   </si>
   <si>
     <t>ОБРАБОТКА МЕТАЛЛОВ ДАВЛЕНИЕМ 8-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-19446-3</t>
   </si>
   <si>
     <t>ОБРАБОТКА МЕТАЛЛОВ ДАВЛЕНИЕМ 8-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Г.П. Фетисов [и др.].</t>
   </si>
   <si>
     <t>978-5-534-19447-0</t>
   </si>
   <si>
     <t>29.11.2017</t>
   </si>
   <si>
     <t>СВАРКА И ПАЙКА В АВИАЦИОННОЙ ПРОМЫШЛЕННОСТИ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
-    <t>Среди технологических процессов, определяющих понятие технология, сварка занимает особое место. Это выдающееся открытие русских инженеров-изобретателей произвело настоящую революцию в тяжелом машиностроении, судостроении, атомной промышленности, в авиационно-космической отрасли и др. Глубокие знания сварки несомненно нужны технологу. Но не в меньшей степени они необходимы и конструктору. Сварочные процессы оказывают комплексное влияние на свойства исходных материалов, без учета чего нельзя создать качественное, технологичное изделие, надежное в эксплуатации, что особенно важно в самолетостроении. Предлагаемое учебное пособие не только познакомит вас с сущностью основных методов сварки и пайки, но, что особенно важно, представит читателю исчерпывающую и аргументированную информацию о свариваемости, сопутствующих процессах, происходящих при сварке (напряжениях, деформациях, изменениях в структуре металлов, их свойств и т.д.), дефектах при сварке и пайке, методах их контроля. Достоинством пособия является достигнутая автором краткость и доступность в изложении материала.</t>
+    <t>Предлагаемое учебное пособие не только познакомит вас с сущностью основных методов сварки и пайки, но, что особенно важно, представит читателю исчерпывающую и аргументированную информацию о свариваемости, сопутствующих процессах, происходящих при сварке (напряжениях, деформациях, изменениях в структуре металлов, их свойств и т.д.), дефектах при сварке и пайке, методах их контроля. Достоинством пособия является достигнутая автором краткость и доступность в изложении материала.</t>
   </si>
   <si>
     <t>978-5-534-05340-1</t>
   </si>
   <si>
     <t>39.52я73</t>
   </si>
   <si>
     <t>30.11.2017</t>
   </si>
   <si>
     <t>СВАРКА И ПАЙКА В АВИАЦИОННОЙ ПРОМЫШЛЕННОСТИ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Книга представляет собой исправленное и дополненное издание пособия, впервые опубликованного в 1983 г., и посвященного высокоэффективным технологическим процессам сварки и пайки и их применению в авиационной промышленности. Подробно изложены актуальные материалы по различным способам сварки и пайки, которые могут быть использованы при производстве современных воздушных лайнеров, вертолетов, изделий космической техники, для изготовления фюзеляжей, панелей, крыльев, двигателей, топливных баков, трубопроводов, узлов шасси, деталей приборов и радиоаппаратуры. Отдельная глава посвящена основным дефектам, возникающим при работе, и методам их контроля.</t>
   </si>
   <si>
     <t>978-5-534-05769-0</t>
   </si>
   <si>
     <t>39.52я723</t>
   </si>
 </sst>
 </file>
 