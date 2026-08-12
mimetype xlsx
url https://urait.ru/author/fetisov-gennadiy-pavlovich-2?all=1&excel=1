--- v4 (2026-06-13)
+++ v5 (2026-08-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
-    <t>13.06.2026</t>
+    <t>13.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>