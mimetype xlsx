--- v3 (2026-05-21)
+++ v4 (2026-07-05)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>21.05.2026</t>
+    <t>05.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -109,81 +109,81 @@
   <si>
     <t>Аннотация</t>
   </si>
   <si>
     <t>Издательство</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
-    <t>05.03.2020</t>
-[...5 lines deleted...]
-    <t>Гетьман-Павлова И. В., Касаткина А. С., Филатова М. А. ; Под общ. ред. Гетьман-Павловой И.В.</t>
+    <t>11.06.2026</t>
+  </si>
+  <si>
+    <t>МЕЖДУНАРОДНЫЙ ГРАЖДАНСКИЙ ПРОЦЕСС 3-е изд. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Гетьман-Павлова И. В., Мохова Е. В., Касаткина А. С., Филатова М. А. ; Под общ. ред. Гетьман-Павловой И.В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
-    <t>Гражданский и арбитражный процесс</t>
-[...2 lines deleted...]
-    <t>В учебнике рассматриваются вопросы теории международного гражданского процесса, проблемы международной юрисдикции, статус субъектов международных гражданских споров. Исследуются основные виды оказания правовой помощи — исполнение иностранных поручений, признание и принудительное исполнение иностранных судебных решений. В отдельные темы выделены вопросы международного нотариального права и международного конкурсного права (трансграничной несостоятельности). Теоретические построения иллюстрируются примерами из судебной практики, нормами законов и международно-правовых актов. Анализ российского законодательства учитывает все нововведения, внесенные в соответствующие нормативные правовые акты. Информационную базу учебника составляет национальное законодательство по международному гражданскому процессу (в основном комплексные автономные кодификации, принятые во многих зарубежных странах). Особое внимание уделяется анализу норм российского международного гражданского процесса, закрепленных в Гражданском процессуальном кодексе Российской Федерации и Арбитражном процессуальном кодексе Российской Федерации. Большое место занимает анализ международно-правового и европейского регулирования. Учебник соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов по специальности «Юриспруденция», обучающихся по программе подготовки магистра по магистерской программе «Международное частное право»; по магистерским программам «Корпоративный юрист», «Адвокатура», «Правовое обеспечение предпринимательской деятельности», «Юрист в правосудии и правоохранительной деятельности»; для студентов, аспирантов и преподавателей юридических вузов, иных учебных заведений, специализирующихся в области международной коммерческой деятельности; для юристов-практиков.</t>
+    <t>Международное право и международное частное право</t>
+  </si>
+  <si>
+    <t>В курсе рассматриваются вопросы теории международного гражданского процесса, проблемы международной юрисдикции, статус субъектов международных гражданских споров. Исследуются основные виды оказания правовой помощи — исполнение иностранных поручений, признание и принудительное исполнение иностранных судебных решений. В отдельные темы выделены вопросы международного нотариального права и трансграничной несостоятельности. Теоретические построения иллюстрируются примерами из судебной практики, нормами законов и международно-правовых актов. Анализ российского законодательства учитывает все нововведения, внесенные в соответствующие нормативные правовые акты.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
-    <t>978-5-534-13153-6</t>
+    <t>978-5-534-22076-6</t>
   </si>
   <si>
     <t>67.410.1я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -549,51 +549,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/mezhdunarodnyy-grazhdanskiy-process-584850" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/mezhdunarodnyy-grazhdanskiy-process-600755" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -774,115 +774,115 @@
       </c>
       <c r="T4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
-        <v>584850</v>
+        <v>600755</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
-        <v>341</v>
+        <v>444</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1809.0</v>
+        <v>2289.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1989.0</v>
+        <v>2519.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
-        <v>0.533</v>
+        <v>0.658</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>