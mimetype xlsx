--- v4 (2026-07-05)
+++ v5 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>05.07.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>11.06.2026</t>
   </si>
   <si>
     <t>МЕЖДУНАРОДНЫЙ ГРАЖДАНСКИЙ ПРОЦЕСС 3-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Гетьман-Павлова И. В., Мохова Е. В., Касаткина А. С., Филатова М. А. ; Под общ. ред. Гетьман-Павловой И.В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
-    <t>Международное право и международное частное право</t>
+    <t>Международное частное право</t>
   </si>
   <si>
     <t>В курсе рассматриваются вопросы теории международного гражданского процесса, проблемы международной юрисдикции, статус субъектов международных гражданских споров. Исследуются основные виды оказания правовой помощи — исполнение иностранных поручений, признание и принудительное исполнение иностранных судебных решений. В отдельные темы выделены вопросы международного нотариального права и трансграничной несостоятельности. Теоретические построения иллюстрируются примерами из судебной практики, нормами законов и международно-правовых актов. Анализ российского законодательства учитывает все нововведения, внесенные в соответствующие нормативные правовые акты.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-22076-6</t>
   </si>
   <si>
     <t>67.410.1я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">