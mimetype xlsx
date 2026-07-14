--- v3 (2026-05-21)
+++ v4 (2026-07-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>21.05.2026</t>
+    <t>14.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>26.12.2023</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ КОНФЛИКТА 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Кашапов М. М., Филатова Ю. С.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Специальные социологические дисциплины</t>
   </si>
   <si>
-    <t>Конфликты неизбежны в любой социальной структуре, так как они являются необходимым условием общественного развития. Искусство разрешения конфликтов — это искусство проникновения в мир других людей с целью воздействия на него. Как это сделать в экстремальных условиях конфликтного взаимодействия, когда ни у одной стороны нет монополии на истину? В предлагаемом курсе феномен конфликта охарактеризован не столько с теоретической стороны, сколько с операциональной позиции, его задача — помочь ответить на вопросы: что делать с возникшим конфликтом? как решить конфликтную ситуацию? В курсе представлены разнообразные виды самопроверки и домашних заданий, а также методики психодиагностики конфликтных отношений, дан словарь специальных терминов. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям, преподавателей психологических факультетов, психологов-практиков. Может быть полезен для педагогических и руководящих работников образования, профессионалов и руководителей организаций и фирм.</t>
+    <t>Конфликты неизбежны в любой социальной структуре, так как они являются необходимым условием общественного развития. Искусство разрешения конфликтов — это искусство проникновения в мир других людей с целью воздействия на него. Как это сделать в экстремальных условиях конфликтного взаимодействия, когда ни у одной стороны нет монополии на истину? В предлагаемом курсе феномен конфликта охарактеризован не столько с теоретической стороны, сколько с операциональной позиции, его задача — помочь ответить на вопросы: что делать с возникшим конфликтом? как решить конфликтную ситуацию? В курсе представлены разнообразные виды самопроверки и домашних заданий, а также методики психодиагностики конфликтных отношений, дан словарь специальных терминов.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17899-9</t>
   </si>
   <si>
     <t>88.53я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>