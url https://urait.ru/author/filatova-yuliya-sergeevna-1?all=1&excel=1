--- v4 (2026-07-14)
+++ v5 (2026-08-30)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>14.07.2026</t>
+    <t>30.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>