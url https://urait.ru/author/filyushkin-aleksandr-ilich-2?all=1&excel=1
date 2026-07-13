--- v3 (2026-05-23)
+++ v4 (2026-07-13)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
-[...1 lines deleted...]
-    <t>23.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+  <si>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -152,53 +152,50 @@
     <t>Общественные науки</t>
   </si>
   <si>
     <t>История России</t>
   </si>
   <si>
     <t>Основополагающей дисциплиной в профессиональной подготовке студентов-историков является курс истории России с древнейших времен до наших дней. Традиционно он занимает несколько семестров и разбивается на три части: история древности, Средневековья и раннего Нового времени (до конца XVII в.), история России в Новое время (XVIII — начало ХХ в.) и новейшая история России в ХХ ХХI вв. Вниманию читателя предлагается учебник по истории России с древнейших времен до конца XVII в. В настоящем издании отражены последние достижения отечественной и зарубежной историографии, представлены различные концепции и трактовки главных сюжетов российской истории. В конце каждой главы приведены вопросы и задания для самоконтроля и список литературы. Завершает учебник хронологическая таблица, отражающая период от зарождения Руси до начала правления Петра I.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18473-0</t>
   </si>
   <si>
     <t>63.3(2)4я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>ИСТОРИЯ РОССИИ ДО КОНЦА XVII ВЕКА (С ДРЕВНОСТИ ДО ПЕРВОЙ ТРЕТИ XVI В.). Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Филюшкина А.И.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Основополагающей дисциплиной в профессиональной подготовке студентов-историков является курс истории России с древнейших времен до наших дней. Традиционно он занимает несколько семестров и разбивается на три части: история древности, Средневековья и раннего Нового времени (до конца XVII в.), история России в Новое время (XVIII — начало ХХ в.) и новейшая история России в ХХ ХХI вв. Вниманию читателя предлагается учебник по истории России с древнейших времен до конца XVII в. Учебник состоит из двух частей. Первая часть содержит материал о проблемах дисциплины и историю России с древнейших времен до первой трети XVI века. Во вторую часть входят главы об истории России с середины XVI до конца XVII века. В конце каждой главы приведены вопросы и задания для самоконтроля и список литературы. Завершает учебник хронологическая таблица, отражающая период от зарождения Руси до начала правления Петра I.</t>
   </si>
   <si>
     <t>978-5-9916-8950-2, 978-5-9916-8951-9</t>
   </si>
   <si>
     <t>26.08.2024</t>
   </si>
   <si>
     <t>ИСТОЧНИКОВЕДЕНИЕ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Сиренова А.В.</t>
   </si>
   <si>
     <t>Всемирная история</t>
   </si>
   <si>
     <t>Курс создан на основе учебно-методологической базы и научно-педагогических традиций исторического факультета Санкт-Петербургского государственного университета. Отличительной особенностью курса является то, что в нем освещается наиболее широкий круг источников. Многие вопросы рассмотрены в рамках курса для высшей школы впервые. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс способен оказать существенную пользу преподавателям, поскольку множественность тем позволяет составлять на его основе вариативные авторские курсы и спецкурсы.</t>
   </si>
   <si>
     <t>978-5-534-19857-7</t>
   </si>
   <si>
     <t>63.2я73</t>
   </si>
@@ -946,201 +943,201 @@
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>1709.0</v>
       </c>
       <c r="M6" s="9">
         <v>1879.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.507</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>582913</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="E7" s="6" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>435</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>2249.0</v>
       </c>
       <c r="M7" s="9">
         <v>2469.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="S7" s="6" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.647</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>582966</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="E8" s="6" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>323</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1729.0</v>
       </c>
       <c r="M8" s="9">
         <v>1899.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="S8" s="6" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.511</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">