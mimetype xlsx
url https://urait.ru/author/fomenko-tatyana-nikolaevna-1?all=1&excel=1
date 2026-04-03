--- v1 (2026-02-10)
+++ v2 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
-    <t>10.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>