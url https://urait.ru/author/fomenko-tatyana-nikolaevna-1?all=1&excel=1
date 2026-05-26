--- v2 (2026-04-03)
+++ v3 (2026-05-26)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
-[...1 lines deleted...]
-    <t>03.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+  <si>
+    <t>26.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -202,66 +202,69 @@
   <si>
     <t>978-5-534-08097-1</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>ВЫСШАЯ МАТЕМАТИКА. ОБЩАЯ АЛГЕБРА. ЭЛЕМЕНТЫ ТЕНЗОРНОЙ АЛГЕБРЫ. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>978-5-534-08098-8</t>
   </si>
   <si>
     <t>27.02.2018</t>
   </si>
   <si>
     <t>МАТЕМАТИЧЕСКИЙ АНАЛИЗ. ВЕЩЕСТВЕННЫЕ ЧИСЛА И ПОСЛЕДОВАТЕЛЬНОСТИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Садовничая И. В., Фоменко Т. Н., Хорошилова Е. В. ; Под общ. ред. Ильина В.А.</t>
   </si>
   <si>
     <t>Математический анализ</t>
   </si>
   <si>
+    <t>Учебное пособие посвящено темам «Вещественные числа» и «Предел числовой последовательности». В первой главе рассматриваются элементы теории множеств, операции над ними, эквивалентности и порядки, сравнение вещественных чисел, их алгебраическая система. Вторая глава содержит понятие последовательности, характеризует особенности сходящихся и монотонных последовательностей, критерий Коши. В третьей главе предлагаются задачи с подробными решениями, а также для самостоятельной работы студентов.</t>
+  </si>
+  <si>
+    <t>978-5-534-08461-0</t>
+  </si>
+  <si>
+    <t>22.16я73</t>
+  </si>
+  <si>
+    <t>28.02.2018</t>
+  </si>
+  <si>
+    <t>МАТЕМАТИЧЕСКИЙ АНАЛИЗ. ВЕЩЕСТВЕННЫЕ ЧИСЛА И ПОСЛЕДОВАТЕЛЬНОСТИ 2-е изд., пер. и доп. Учебник для СПО</t>
+  </si>
+  <si>
+    <t>Садовничая И. В., Фоменко Т. Н., Хорошилова Е. В., Ильин В. А. ; Под общ. ред. Ильина В.А.</t>
+  </si>
+  <si>
     <t>Учебное пособие посвящено темам «Вещественные числа» и «Числовые последовательности». В первой главе рассматриваются элементы теории множеств, операции над ними, эквивалентности и порядки, сравнение вещественных чисел, их алгебраическая система. Вторая глава содержит понятие последовательности, характеризует особенности сходящихся и монотонных последовательностей, критерий Коши. В третьей главе предлагаются задачи с подробными решениями, а также для самостоятельной работы студентов.</t>
-  </si>
-[...13 lines deleted...]
-    <t>Садовничая И. В., Фоменко Т. Н., Хорошилова Е. В., Ильин В. А. ; Под общ. ред. Ильина В.А.</t>
   </si>
   <si>
     <t>978-5-534-08472-6</t>
   </si>
   <si>
     <t>22.16я723</t>
   </si>
   <si>
     <t>16.01.2018</t>
   </si>
   <si>
     <t>МАТЕМАТИЧЕСКИЙ АНАЛИЗ. ДИФФЕРЕНЦИРОВАНИЕ ФУНКЦИЙ ОДНОЙ ПЕРЕМЕННОЙ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Садовничая И. В., Фоменко Т. Н., Хорошилова Е. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Учебное пособие посвящено изучению темы «Дифференцирования функции одной переменной». В первой главе приводится основной теоретический материал. Вторая глава содержит примеры по исследованию поведения функции и построению ее графика, а также по отысканию наибольшего (наименьшего) значения функции на множестве. В третьей главе помещены задачи ко всем рассматриваемым разделам. Ко всем задачам даны ответы, что дает возможность студенту работать с книгой самостоятельно. Также к некоторым задачам дается подробное решение. Данное учебное пособие поможет студенту освоить теоретический материал и приобрести практические навыки решения задач.</t>
   </si>
   <si>
     <t>978-5-534-06595-4</t>
   </si>
@@ -1331,481 +1334,481 @@
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>509.0</v>
       </c>
       <c r="M10" s="9">
         <v>559.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>61</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>55</v>
       </c>
       <c r="Y10" s="8">
         <v>0.12</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>585936</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>156</v>
       </c>
       <c r="K11" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L11" s="9">
         <v>769.0</v>
       </c>
       <c r="M11" s="9">
         <v>849.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>61</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>55</v>
       </c>
       <c r="Y11" s="8">
         <v>0.246</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>585976</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>156</v>
       </c>
       <c r="K12" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L12" s="9">
         <v>769.0</v>
       </c>
       <c r="M12" s="9">
         <v>849.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O12" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>61</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>55</v>
       </c>
       <c r="Y12" s="8">
         <v>0.246</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>585937</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>115</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>529.0</v>
       </c>
       <c r="M13" s="9">
         <v>579.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>61</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>55</v>
       </c>
       <c r="Y13" s="8">
         <v>0.125</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>585988</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>115</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>529.0</v>
       </c>
       <c r="M14" s="9">
         <v>579.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>61</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>55</v>
       </c>
       <c r="Y14" s="8">
         <v>0.125</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="8">
         <v>585818</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E15" s="6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2026</v>
       </c>
       <c r="J15" s="8">
         <v>206</v>
       </c>
       <c r="K15" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L15" s="9">
         <v>949.0</v>
       </c>
       <c r="M15" s="9">
         <v>1039.0</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O15" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R15" s="6" t="s">
         <v>61</v>
       </c>
       <c r="S15" s="6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U15" s="6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="V15" s="6"/>
       <c r="W15" s="6" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="X15" s="6" t="s">
         <v>55</v>
       </c>
       <c r="Y15" s="8">
         <v>0.295</v>
       </c>
       <c r="Z15" s="6"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="8">
         <v>585981</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="6" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E16" s="6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="8">
         <v>2026</v>
       </c>
       <c r="J16" s="8">
         <v>207</v>
       </c>
       <c r="K16" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L16" s="9">
         <v>959.0</v>
       </c>
       <c r="M16" s="9">
         <v>1049.0</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O16" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="P16" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q16" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R16" s="6" t="s">
         <v>61</v>
       </c>
       <c r="S16" s="6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="T16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U16" s="6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="V16" s="6"/>
       <c r="W16" s="6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="X16" s="6" t="s">
         <v>55</v>
       </c>
       <c r="Y16" s="8">
         <v>0.296</v>
       </c>
       <c r="Z16" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>