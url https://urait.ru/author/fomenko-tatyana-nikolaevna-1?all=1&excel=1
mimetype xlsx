--- v3 (2026-05-26)
+++ v4 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
-    <t>26.05.2026</t>
+    <t>14.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>