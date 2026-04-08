--- v1 (2026-02-08)
+++ v2 (2026-04-08)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
-    <t>08.02.2026</t>
+    <t>08.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>