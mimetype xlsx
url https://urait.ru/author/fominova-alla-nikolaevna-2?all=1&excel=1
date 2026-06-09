--- v2 (2026-04-08)
+++ v3 (2026-06-09)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
-    <t>08.04.2026</t>
+    <t>10.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,96 +133,96 @@
   <si>
     <t>15.01.2016</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Обухова А.С.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Психология. Общие работы</t>
   </si>
   <si>
-    <t>Учебник раскрывает основы теории и практики современной психологии в контексте проблем образования. Он призван сформировать у студентов педагогических специальностей общие представления о ключевых вопросах психологии на материале общей психологии, психологии личности, возрастной психологии и психологии развития, социальной психологии и психологии образования — с целью психологического обеспечения будущей профессиональной деятельности. Содержание учебника выстроено в русле культурно-исторического и субъектно-деятельностного подходов, принятых в отечественной психологии. Материал изложен в доступной форме с использованием таблиц и схем, что делает удобным его восприятие и изучение. Каждая глава учебника направлена на включение студента в каждую из трех форм познавательной активности — в учение, практику и исследование. Соответствует актуальными требованиями Федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся по направлению «Педагогическое образование».</t>
+    <t>Учебник раскрывает основы теории и практики современной психологии в контексте проблем образования. Он призван сформировать у студентов педагогических специальностей общие представления о ключевых вопросах психологии на материале общей психологии, психологии личности, возрастной психологии и психологии развития, социальной психологии и психологии образования — с целью психологического обеспечения будущей профессиональной деятельности. Содержание учебника выстроено в русле культурно-исторического и субъектно-деятельностного подходов, принятых в отечественной психологии. Материал изложен в доступной форме с использованием таблиц и схем, что делает удобным его восприятие и изучение. Каждая глава учебника направлена на включение студента в каждую из трех форм познавательной активности — в учение, практику и исследование. Для студентов, обучающихся по направлению «Педагогическое образование».</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-00631-5</t>
   </si>
   <si>
     <t>88я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>23.05.2016</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Учебник раскрывает основы теории и практики современной психологии в контексте проблем образования. Он призван сформировать у студентов педагогических специальностей общие представления о ключевых вопросах психологии на материале общей психологии, психологии личности, возрастной психологии и психологии развития, социальной психологии и психологии образования с целью психологического обеспечения будущей профессиональной деятельности. Содержание учебника выстроено в русле культурно-исторического и субъектно-деятельностного подходов, принятых в отечественной психологии. Материал изложен в доступной форме с использованием таблиц и схем, что делает удобным его восприятие и изучение.</t>
   </si>
   <si>
     <t>978-5-534-01461-7</t>
   </si>
   <si>
     <t>88я723</t>
   </si>
   <si>
     <t>18.10.2013</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ДЕТЕЙ МЛАДШЕГО ШКОЛЬНОГО ВОЗРАСТА. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Психология развития и возрастная психология</t>
   </si>
   <si>
-    <t>В учебнике рассмотрены значение социальной ситуации развития в младшем школьном возрасте и общие вопросы психологии развития младшего школьника. Представлена динамика развития младшего школьника с 1 по 4 класс по основным параметрам когнитивной, регуляторной и социально-коммуникативной сфер личности младших школьников; рассмотрено становление внутренней позиции младшего школьника. Особое внимание уделено векторам и рискам развития в младшем школьном возрасте. Каждая глава учебника сопровождается вопросами для обсуждения по теме, заданиями для практикума, исследовательскими заданиями, справочным материалом и списком рекомендуемой литературы (основной и дополнительной).</t>
+    <t>В учебнике рассмотрены значение социальной ситуации развития в младшем школьном возрасте и общие вопросы психологии развития младшего школьника. Представлена динамика развития младшего школьника с 1 по 4 класс по основным параметрам когнитивной, регуляторной и социально-коммуникативной сфер личности младших школьников; рассмотрено становление внутренней позиции младшего школьника. Особое внимание уделено векторам и рискам развития в младшем школьном возрасте.</t>
   </si>
   <si>
     <t>978-5-534-00595-0</t>
   </si>
   <si>
     <t>88.8я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>