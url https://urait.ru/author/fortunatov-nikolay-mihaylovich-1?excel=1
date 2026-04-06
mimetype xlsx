--- v1 (2026-02-20)
+++ v2 (2026-04-06)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>20.02.2026</t>
+    <t>07.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>