--- v2 (2026-04-06)
+++ v3 (2026-06-03)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
-[...1 lines deleted...]
-    <t>07.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+  <si>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -178,75 +178,69 @@
   <si>
     <t>09.01.2017</t>
   </si>
   <si>
     <t>ИСТОРИЯ РУССКОЙ ЛИТЕРАТУРЫ ПОСЛЕДНЕЙ ТРЕТИ XIX ВЕКА 4-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Фортунатов Н. М., Уртминцева М. Г. ; Под ред. Фортунатова Н. М.</t>
   </si>
   <si>
     <t>978-5-9916-8592-4</t>
   </si>
   <si>
     <t>13.05.2016</t>
   </si>
   <si>
     <t>РУССКАЯ ЛИТЕРАТУРА ВТОРОЙ ТРЕТИ XIX ВЕКА 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В курсе раскрываются основные особенности историко-литературного процесса второй трети XIX века как сложнейшей научной проблемы, отмечаются его закономерности, дается яркое представление об авторском вкладе в литературу выдающихся писателей. Большое внимание уделяется вопросам формы, методикам анализа конкретных художественных структур, взаимосвязям литературы с другими видами искусств. Авторы ставят острые, еще не решенные проблемы и предлагают собственные пути их разрешения.</t>
+    <t>В курсе раскрываются основные особенности историко-литературного процесса XIX века как сложнейшей научной проблемы, отмечаются его закономерности, дается яркое представление об авторском вкладе в литературу выдающихся писателей. Большое внимание уделяется вопросам формы, методикам анализа конкретных художественных структур, взаимосвязям литературы с другими видами искусств. Авторы ставят острые, еще не решенные проблемы и предлагают собственные пути их разрешения. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-01043-5</t>
   </si>
   <si>
     <t>83.3(2Рос=Рус)1я723</t>
   </si>
   <si>
     <t>РУССКАЯ ЛИТЕРАТУРА ПЕРВОЙ ТРЕТИ XIX ВЕКА 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
-    <t>В курсе раскрываются основные особенности историко-литературного процесса первой трети XIX века как сложнейшей научной проблемы, отмечаются его закономерности, дается яркое представление об авторском вкладе в литературу выдающихся писателей. Большое внимание уделяется вопросам формы, методикам анализа конкретных художественных структур, взаимосвязям литературы с другими видами искусств. Авторы ставят острые, еще не решенные проблемы и предлагают собственные пути их разрешения.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-9916-6020-4</t>
   </si>
   <si>
     <t>10.12.2018</t>
   </si>
   <si>
     <t>РУССКАЯ ЛИТЕРАТУРА ПОСЛЕДНЕЙ ТРЕТИ XIX ВЕКА 4-е изд., пер. и доп. Учебник для СПО</t>
-  </si>
-[...1 lines deleted...]
-    <t>В курсе раскрываются основные особенности историко-литературного процесса последней трети XIX века как сложнейшей научной проблемы, отмечаются его закономерности, дается яркое представление об авторском вкладе в литературу выдающихся писателей. Большое внимание уделяется вопросам формы, методикам анализа конкретных художественных структур, взаимосвязям литературы с другими видами искусств. Авторы ставят острые, еще не решенные проблемы и предлагают собственные пути их разрешения.</t>
   </si>
   <si>
     <t>978-5-534-10666-4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1162,127 +1156,127 @@
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>959.0</v>
       </c>
       <c r="M9" s="9">
         <v>1049.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>52</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>53</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>58</v>
+        <v>39</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>56</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.296</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>583872</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>310</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1339.0</v>
       </c>
       <c r="M10" s="9">
         <v>1469.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>52</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>56</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.395</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>