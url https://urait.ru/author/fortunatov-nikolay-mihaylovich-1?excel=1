--- v3 (2026-06-03)
+++ v4 (2026-08-06)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
-    <t>03.06.2026</t>
+    <t>06.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>