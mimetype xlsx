--- v1 (2026-02-04)
+++ v2 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
-    <t>04.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -801,51 +801,51 @@
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2025</v>
       </c>
       <c r="J5" s="8">
         <v>109</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
         <v>509.0</v>
       </c>
       <c r="M5" s="9">
-        <v>519.0</v>
+        <v>559.0</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">