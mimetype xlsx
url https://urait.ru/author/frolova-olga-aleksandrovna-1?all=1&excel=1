--- v2 (2026-04-03)
+++ v3 (2026-05-20)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
-    <t>03.04.2026</t>
+    <t>20.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -136,51 +136,51 @@
   <si>
     <t>ПОЛИТИЧЕСКАЯ СИСТЕМА США: ИНСТИТУТЫ И АКТОРЫ. Учебник для вузов</t>
   </si>
   <si>
     <t xml:space="preserve"> О. А. Фролова.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Политология. Обществознание</t>
   </si>
   <si>
     <t>В курсе рассматривается политическая система США на национальном и штатном уровнях. Основное внимание уделяется влиятельным политическим и неполитическим акторам, которые оказывают определяющее влияние в процессе выработки внутренней и внешней политики США. В частности, проанализирована структура и основные задачи, которые решают аппарат и ведомства администрации президента, Кабинет, Конгресс, силовые структуры, разведывательное сообщество и судебная ветвь власти. Существенное внимание уделяется должностным позициям, которые имеют непосредственное отношение к выработке и принятию внешнеполитических решений. Приводится подробный анализ механизмов деятельности влиятельных неправительственных организаций США («мозговых центров») как важного инструментария «мягкой силы» США за рубежом. Cоответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов (бакалавров и магистров), обучающихся по направлениям: политология, мировая политика, международные отношения.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
-    <t>978-5-534-09835-8</t>
+    <t>978-5-534-18999-5</t>
   </si>
   <si>
     <t>66.03я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>