--- v3 (2026-05-20)
+++ v4 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
-    <t>20.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>28.03.2018</t>
   </si>
   <si>
     <t>ПОЛИТИЧЕСКАЯ СИСТЕМА США: ИНСТИТУТЫ И АКТОРЫ. Учебник для вузов</t>
   </si>
   <si>
     <t xml:space="preserve"> О. А. Фролова.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Политология. Обществознание</t>
   </si>
   <si>
-    <t>В курсе рассматривается политическая система США на национальном и штатном уровнях. Основное внимание уделяется влиятельным политическим и неполитическим акторам, которые оказывают определяющее влияние в процессе выработки внутренней и внешней политики США. В частности, проанализирована структура и основные задачи, которые решают аппарат и ведомства администрации президента, Кабинет, Конгресс, силовые структуры, разведывательное сообщество и судебная ветвь власти. Существенное внимание уделяется должностным позициям, которые имеют непосредственное отношение к выработке и принятию внешнеполитических решений. Приводится подробный анализ механизмов деятельности влиятельных неправительственных организаций США («мозговых центров») как важного инструментария «мягкой силы» США за рубежом. Cоответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов (бакалавров и магистров), обучающихся по направлениям: политология, мировая политика, международные отношения.</t>
+    <t>В курсе рассматривается политическая система США на национальном и штатном уровнях. Основное внимание уделяется влиятельным политическим и неполитическим акторам, которые оказывают определяющее влияние в процессе выработки внутренней и внешней политики США. В частности, проанализирована структура и основные задачи, которые решают аппарат и ведомства администрации президента, Кабинет, Конгресс, силовые структуры, разведывательное сообщество и судебная ветвь власти. Существенное внимание уделяется должностным позициям, которые имеют непосредственное отношение к выработке и принятию внешнеполитических решений. Приводится подробный анализ механизмов деятельности влиятельных неправительственных организаций США («мозговых центров») как важного инструментария «мягкой силы» США за рубежом.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18999-5</t>
   </si>
   <si>
     <t>66.03я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>