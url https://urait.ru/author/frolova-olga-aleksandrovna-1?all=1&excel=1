--- v4 (2026-07-13)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -798,54 +798,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2025</v>
       </c>
       <c r="J5" s="8">
         <v>109</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>509.0</v>
+        <v>529.0</v>
       </c>
       <c r="M5" s="9">
-        <v>559.0</v>
+        <v>579.0</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">