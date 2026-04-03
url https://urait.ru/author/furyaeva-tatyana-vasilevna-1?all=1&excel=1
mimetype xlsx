--- v1 (2026-02-07)
+++ v2 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
-    <t>08.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>