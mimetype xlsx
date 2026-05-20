--- v2 (2026-04-03)
+++ v3 (2026-05-20)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
-    <t>03.04.2026</t>
+    <t>20.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>