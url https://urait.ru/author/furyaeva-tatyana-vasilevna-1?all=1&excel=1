--- v3 (2026-05-20)
+++ v4 (2026-07-13)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
-[...1 lines deleted...]
-    <t>20.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+  <si>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,162 +133,159 @@
   <si>
     <t>24.05.2019</t>
   </si>
   <si>
     <t>ИНКЛЮЗИВНЫЕ ПОДХОДЫ В ОБРАЗОВАНИИ 2-е изд. Учебник для СПО</t>
   </si>
   <si>
     <t>Фуряева Т. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Специальная педагогика и психология. Дефектология. Логопедия</t>
   </si>
   <si>
-    <t>В учебном пособии содержится теоретико-методологическое обоснование проблемы социальной инклюзии в зарубежных и отечественных исследованиях в русле разных методологических подходов: экологическом, философском, психологическом. Раскрыты базовые педагогические концепции интеграции и инклюзии, выявлена динамика понятийного аппарата в психолого-педагогических исследованиях в инклюзивной проблематике. Проанализированы инклюзивные практики в разных социальных сферах — образования, социальной защиты, культуры. Автор подробно останавливается на анализе многолетних инклюзивных практик в дошкольных и школьных учреждениях Европы, а также — с учетом изменений в среднем и высшем профессиональном образовании — разных стран. В монографии содержится анализ практики социокультурной инклюзии детей и подростков, находящихся в трудной жизненной ситуации, молодых людей с ментальной инвалидностью, а также людей старшего поколения. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Пособие предназначено для студентов, изучающих основы педагогики, психологии, социологии и дефектологии, а также для работников социальной сферы и образования.</t>
+    <t>В учебном пособии содержится теоретико-методологическое обоснование проблемы социальной инклюзии в зарубежных и отечественных исследованиях в русле разных методологических подходов: экологическом, философском, психологическом. Раскрыты базовые педагогические концепции интеграции и инклюзии, выявлена динамика понятийного аппарата в психолого-педагогических исследованиях в инклюзивной проблематике. Проанализированы инклюзивные практики в разных социальных сферах — образования, социальной защиты, культуры. Автор подробно останавливается на анализе многолетних инклюзивных практик в дошкольных и школьных учреждениях Европы, а также — с учетом изменений в среднем и высшем профессиональном образовании — разных стран. В монографии содержится анализ практики социокультурной инклюзии детей и подростков, находящихся в трудной жизненной ситуации, молодых людей с ментальной инвалидностью, а также людей старшего поколения.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-11469-0</t>
   </si>
   <si>
     <t>88.6я723</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>02.04.2019</t>
   </si>
   <si>
     <t>МОДЕЛИ ИНКЛЮЗИВНОГО ОБРАЗОВАНИЯ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
-    <t>В учебном пособии содержится теоретико-методологическое обоснование проблемы социальной инклюзии в зарубежных и отечественных исследованиях в русле разных методологических подходов: экологическом, философском, психологическом. Раскрыты базовые педагогические концепции интеграции и инклюзии, выявлена динамика понятийного аппарата в психолого-педагогических исследованиях в инклюзивной проблематике. Проанализированы инклюзивные практики в разных социальных сферах — образования, социальной защиты, культуры. Автор подробно останавливается на анализе многолетних инклюзивных практик в дошкольных и школьных учреждениях Европы, а также — с учетом изменений в среднем и высшем профессиональном образовании — разных стран. В монографии содержится анализ практики социокультурной инклюзии детей и подростков, находящихся в трудной жизненной ситуации, молодых людей с ментальной инвалидностью, а также людей старшего поколения. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Предназначена для бакалавров и магистрантов, обучающихся по программам «Психология и педагогика в социальной сфере», «Воспитание и социализация обучаемых образовательных и социальных организаций», «Психолого-педагогические технологии в социальной сфере», другим программам направлений «Психолого-педагогическое образование», «Социальная работа», «Дефектологическое образование» работников социальной сферы и образования.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-10939-9</t>
   </si>
   <si>
     <t>88.6я73</t>
   </si>
   <si>
     <t>20.12.2018</t>
   </si>
   <si>
     <t>ПСИХОЛОГО-ПЕДАГОГИЧЕСКАЯ ДИАГНОСТИКА 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Образовательные и педагогические технологии</t>
   </si>
   <si>
     <t>В пособии рассматриваются распознавание и выявление позитивного внутреннего потенциала ребенка, актуализация его индивидуальных проблем в процессе взаимодействия с миром людей и предметов. Автор впервые в отечественной сравнительной педагогике делает попытку осмысления и описания наиболее известных диагностических педагогических практик в западных странах. Данная книга является результатом тщательного изучения данных психолого-педагогических исследований диагностического плана, а также практического ознакомления с опытом педагогического наблюдения, участия в специальных курсах-тренингах и получения сертификатов, дающих право на использование наблюдательных технологий в педагогической деятельности.</t>
   </si>
   <si>
     <t>978-5-534-09285-1</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>27.06.2024</t>
   </si>
   <si>
     <t>СОЦИАЛИЗАЦИЯ И СОЦИАЛЬНАЯ АДАПТАЦИЯ ЛИЦ С ИНВАЛИДНОСТЬЮ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Социальная работа</t>
   </si>
   <si>
     <t>В курсе проанализирован богатейший опыт инклюзивного образования как основы для рефлексии и развития этой важнейшей сферы работы с детьми и молодыми людьми с ограничениями в жизнедеятельности. В первых двух темах представлены результаты социологических исследований, касающиеся динамики развития социальной политики от политики социального обслуживания к политике развития человеческого потенциала. Во второй теме представлены результаты сравнительного педагогического исследования, в котором прослеживается динамика базовых понятий (нарушение, интеграция, инклюзия), определяющих содержание и организацию работы с людьми с особыми потребностями. Последние три темы представляют практический материал, связанный с организацией реабилитации и интеграции детей и взрослых с ОВЗ.</t>
   </si>
   <si>
     <t>978-5-534-19370-1</t>
   </si>
   <si>
     <t>60.53я73</t>
   </si>
   <si>
     <t>12.10.2018</t>
   </si>
   <si>
     <t>СОЦИАЛЬНАЯ ИНКЛЮЗИЯ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Настоящий курс обращен в первую очередь к специалистам-практикам, работающим с социально ослабленными группами населения и нуждающимися в помощи и поддержке. Автор предпринял попытку изменения вектора профессионального мышления — от движения в рамках анализа дефицитов человека с ограниченными возможностями и проблемами в социальной инклюзии к движению в рамках анализа его ресурсов, скрытых потенциальных возможностей, межведомственного взаимодействия. Курс включает теоретико-методологическое обоснование проблемы социальной инклюзии в зарубежных и отечественных исследованиях в русле разных методологических подходов: экологическом, философском, психологическом. Автор подробно останавливается на исследовании многолетних инклюзивных практик в дошкольных и школьных учреждениях Европы, а также — с учетом изменений в среднем и высшем профессиональном образовании — разных стран. В курсе рассматриваются практики социокультурной инклюзии детей и подростков, находящихся в трудной жизненной ситуации, молодых людей с ментальной инвалидностью, а также людей старшего поколения.</t>
+    <t>Настоящее пособие обращено в первую очередь к специалистам-практикам, работающим с социально ослабленными группами населения и нуждающимися в помощи и поддержке. Автор предпринял попытку изменения вектора профессионального мышления — от движения в рамках анализа дефицитов человека с ограниченными возможностями и проблемами в социальной инклюзии к движению в рамках анализа его ресурсов, скрытых потенциальных возможностей, межведомственного взаимодействия. Учебное пособие включает теоретико-методологическое обоснование проблемы социальной инклюзии в зарубежных и отечественных исследованиях в русле разных методологических подходов: экологическом, философском, психологическом. Автор подробно останавливается на исследовании многолетних инклюзивных практик в дошкольных и школьных учреждениях Европы, а также — с учетом изменений в среднем и высшем профессиональном образовании — разных стран.</t>
   </si>
   <si>
     <t>978-5-534-07465-9</t>
   </si>
   <si>
     <t>60.56я73</t>
   </si>
   <si>
     <t>28.06.2024</t>
   </si>
   <si>
     <t>СОЦИАЛЬНАЯ РЕАБИЛИТАЦИЯ ЛИЦ С ОГРАНИЧЕННЫМИ ВОЗМОЖНОСТЯМИ ЗДОРОВЬЯ 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Состояние современного российского общества, как в зеркале, отражается в системе отношений государства и его граждан к проблеме людей с инвалидностью. В учебном пособии проанализирован богатейший опыт инклюзивного образования как основы для рефлексии и развития этой важнейшей сферы работы с детьми и молодыми людьми с ограничениями в жизнедеятельности. Рассмотрены на теоретическом и практическом пластах такие вопросы, как социально-реабилитационные практики (на отечественном и зарубежном опыте), особенности профессиональной социальной деятельности с людьми с ограничениями в жизнедеятельности, профессиональная подготовка кадров для работы с людьми с инвалидностью и многие другие важные аспекты.</t>
   </si>
   <si>
     <t>978-5-534-19381-7</t>
   </si>
   <si>
     <t>60.53я723</t>
   </si>
   <si>
     <t>05.07.2019</t>
   </si>
   <si>
     <t>СРАВНИТЕЛЬНАЯ ПЕДАГОГИКА. ДОШКОЛЬНОЕ ОБРАЗОВАНИЕ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Дошкольная педагогика</t>
   </si>
   <si>
-    <t>В контексте изменения концептуальных моделей современной педагогической компаративистики, обращения к междисциплинарным исследованиям проблематики дошкольного детства, антропологического поворота в педагогической методологии автор выделяет и анализирует три парадигмы развития теоретико-методологических оснований педагогики дошкольного детства за рубежом: философско-антропологическую, эволюционно-биологическую и социально-психологическую, раскрывает содержание и пути решения актуальных практических проблем, связанных с функционированием дошкольных учреждений, оцениванием качества их деятельности, созданием предметно-пространственной среды жизни, адекватной детскому возрасту, психолого-педагогическим сопровождением детей с особыми потребностями, инклюзивными дошкольными практиками, вопросами диагностики развития и понимания детей. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Студентам, обучающимся по психолого-педагогическому и педагогическому направлениям бакалавриата и магистратуры.</t>
+    <t>В контексте изменения концептуальных моделей современной педагогической компаративистики, обращения к междисциплинарным исследованиям проблематики дошкольного детства, антропологического поворота в педагогической методологии автор выделяет и анализирует три парадигмы развития теоретико-методологических оснований педагогики дошкольного детства за рубежом: философско-антропологическую, эволюционно-биологическую и социально-психологическую, раскрывает содержание и пути решения актуальных практических проблем, связанных с функционированием дошкольных учреждений, оцениванием качества их деятельности, созданием предметно-пространственной среды жизни, адекватной детскому возрасту, психолого-педагогическим сопровождением детей с особыми потребностями, инклюзивными дошкольными практиками, вопросами диагностики развития и понимания детей.</t>
   </si>
   <si>
     <t>978-5-534-11172-9</t>
   </si>
   <si>
     <t>74.10я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -997,410 +994,410 @@
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>839.0</v>
       </c>
       <c r="M6" s="9">
         <v>919.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.266</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>586123</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>247</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1379.0</v>
       </c>
       <c r="M7" s="9">
         <v>1519.0</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="S7" s="6" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="X7" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="Y7" s="8">
         <v>0.419</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>586120</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>207</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1189.0</v>
       </c>
       <c r="M8" s="9">
         <v>1309.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="S8" s="6" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="X8" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="Y8" s="8">
         <v>0.371</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>586703</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>189</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1109.0</v>
       </c>
       <c r="M9" s="9">
         <v>1219.0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="X9" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="Y9" s="8">
         <v>0.349</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>586725</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>205</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1179.0</v>
       </c>
       <c r="M10" s="9">
         <v>1299.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="X10" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="Y10" s="8">
         <v>0.368</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>586121</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>335</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1779.0</v>
       </c>
       <c r="M11" s="9">
         <v>1959.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="S11" s="6" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="X11" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="Y11" s="8">
         <v>0.526</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">