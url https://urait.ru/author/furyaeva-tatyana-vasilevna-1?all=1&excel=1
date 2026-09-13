--- v4 (2026-07-13)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -903,54 +903,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2025</v>
       </c>
       <c r="J5" s="8">
         <v>176</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>839.0</v>
+        <v>889.0</v>
       </c>
       <c r="M5" s="9">
-        <v>919.0</v>
+        <v>979.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -973,54 +973,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2025</v>
       </c>
       <c r="J6" s="8">
         <v>176</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>839.0</v>
+        <v>889.0</v>
       </c>
       <c r="M6" s="9">
-        <v>919.0</v>
+        <v>979.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>
@@ -1043,54 +1043,54 @@
       <c r="B7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>247</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1379.0</v>
+        <v>1449.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1519.0</v>
+        <v>1589.0</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
@@ -1111,54 +1111,54 @@
       <c r="B8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>207</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1189.0</v>
+        <v>1249.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1309.0</v>
+        <v>1369.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>60</v>
       </c>
@@ -1181,54 +1181,54 @@
       <c r="B9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>189</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1109.0</v>
+        <v>1159.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1219.0</v>
+        <v>1269.0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>58</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
@@ -1249,54 +1249,54 @@
       <c r="B10" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>205</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>1179.0</v>
+        <v>1239.0</v>
       </c>
       <c r="M10" s="9">
-        <v>1299.0</v>
+        <v>1359.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>58</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>69</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>70</v>
       </c>
@@ -1319,54 +1319,54 @@
       <c r="B11" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>73</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>335</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>1779.0</v>
+        <v>1869.0</v>
       </c>
       <c r="M11" s="9">
-        <v>1959.0</v>
+        <v>2059.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>74</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>75</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>76</v>
       </c>